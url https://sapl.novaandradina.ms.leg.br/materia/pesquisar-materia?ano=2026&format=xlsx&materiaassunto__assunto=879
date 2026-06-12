--- v0 (2026-03-23)
+++ v1 (2026-06-12)
@@ -10,92 +10,134 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="95">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4965</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4965/req_34_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando as seguintes informações:_x000D_
+• Se o Município possui Comitê ou Comissão Municipal de Defesa Civil (COMDEC) devidamente instituído;_x000D_
+• Em caso positivo:_x000D_
+1. Quem são os membros que o compõem;_x000D_
+2. Se há um plano de contingência atualizado para situações de emergência e desastres;_x000D_
+3. Quais ações preventivas vêm sendo realizadas no município;_x000D_
+• Em caso negativo:_x000D_
+1. Se há previsão para criação e implantação do Comitê de Defesa Civil no município;_x000D_
+2. Quais são os protocolos de atendimento à população em situações emergenciais.</t>
+  </si>
+  <si>
+    <t>4982</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>DITO MACHADO, GABRIELA DELGADO, MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4982/req_38_dito_marcia_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e as Vereadoras que a esta subscrevem, nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal De Meio Ambiente E Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, e ao Gerente Regional da Sanesul, Sr. JAIR RIBEIRO, Acerca das obras de implantação da rede de esgotamento sanitário realizadas no âmbito do município, notadamente aquelas executadas em calçadas, pela empresa responsável pela prestação dos serviços de saneamento básico e/ou por suas empresas terceirizadas, apresentam-se os seguintes questionamentos;_x000D_
+As obras de implantação de rede de esgoto realizadas em calçadas no município possuem licenciamento ambiental ou autorização ambiental específica expedida pela Secretaria Municipal de Meio Ambiente?</t>
+  </si>
+  <si>
     <t>4769</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
-  </si>
-[...1 lines deleted...]
-    <t>GABRIELA DELGADO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4769/ind_08_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, que sejam adotadas as providências necessárias para:_x000D_
 a) Implantar uma rotina de coleta de resíduos volumosos no município de Nova Andradina, tais como sofás velhos, colchões, camas, armários e móveis em geral, com cronograma pré-definido por bairros, a exemplo do que já ocorre com a coleta seletiva de recicláveis, podendo a coleta ser realizada, por exemplo, a cada 15 dias, com ampla divulgação à população.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL, FABIO ZANATA, GABRIELA DELGADO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretaria Municipal de Assistência Social e Cidadania, Sra. MARIA APARECIDA DOS SANTOS CORREIRA VALDEZ, ao Secretário Municipal Educação, Cultura e Esporte, Sr. WAGNER PÉRIGO, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID GALIEGO, ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, ao Secretário Municipal de Infraestrutura, MOAMMAR MUHAMMED EL ABED, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL SANTOS, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO,</t>
   </si>
   <si>
     <t>4827</t>
@@ -142,72 +184,181 @@
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal, Sr. RODOLFO OLIVEIRA NOGUEIRA, com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário De Meio Ambiente E Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando a destinação de Kit de Equipamentos do Programa INOVA voltado à Agricultura Familiar para atendimento dos produtores rurais do município de Nova Andradina/MS, incluindo o Distrito de Nova Casa Verde e assentamentos.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4869/ind_62_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, a realização de um estudo técnico detalhado para identificação e substituição de árvores que se encontram condenadas nos canteiros centrais das principais avenidas do município, com a posterior substituição por novas mudas de espécie adequadas ao ambiente urbano, escolhidas com a participação popular através de enquetes.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4881/indicacao_-__fomento_1.doc</t>
-[...2 lines deleted...]
-    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Meio Ambiente e Desenvolvimento Integrado (SEMADI) Sr. HEMERSON ISRAEL DOS SANTOS , e ao Superintendente do Instituto Nacional de Colonização e Reforma Agrária (INCRA)  Sr. PAULO ROBERTO DA SILVA, solicitando  a liberação do beneficio “Fomento” no valor de R$ 16.000,00 (dezesseis mil reais) por lote, às famílias do Assentamento Teijin, Assentamento Santa Olga e Assentamento São João.</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4881/ind_67_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Meio Ambiente e Desenvolvimento Integrado (SEMADI) Sr. HEMERSON ISRAEL DOS SANTOS, e ao Superintendente do Instituto Nacional de Colonização e Reforma Agrária (INCRA), Sr. PAULO ROBERTO DA SILVA, solicitando a liberação do beneficio “Fomento” no valor de R$ 16.000,00 (dezesseis mil reais) por lote, às famílias do Assentamento Teijin, Assentamento Santa Olga e Assentamento São João.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4885/indicacao_zoneamento.doc</t>
-[...4 lines deleted...]
-•	Rua Imaculada Conceição_x000D_
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4885/ind_71_wilson.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando a realização de estudo técnico visando à alteração do zoneamento urbano em trechos do Bairro Capilé, especialmente nas seguintes vias:_x000D_
+•_x000D_
+Rua André Loyer_x000D_
+•_x000D_
+Rua Imaculada Conceição_x000D_
 para que passem a integrar a Zona Comercial 1 (ZC-1), mediante a necessária adequação da Lei Complementar nº 238/2019 – Lei de Uso e Ocupação do Solo.</t>
+  </si>
+  <si>
+    <t>4950</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>FABIO ZANATA, DITO MACHADO, GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4950/ind_97_fabio_gabriela_marcia_dito_e_naleu.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores e as Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Diretor-Presidente da AGESUL MS, Sr. RUDI FIORESE, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, reiterando as indicações 151/2021, 68/2022, 25/2023 e 05/2024, solicitando a construção de uma rampa de acesso para embarque e desembarque de embarcações navais, nas proximidades da ponte do rio Ivinhema, às margens do nosso município com entrada pela BR 376, e uma nas proximidades da ponte do rio Anhanduí, localizado na MS-340 próximo ao km 152 da BR 267.</t>
+  </si>
+  <si>
+    <t>4969</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>PROFESSOR LUCIANO LEAL, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4969/ind_104_luciano_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, a adoção de medidas voltadas ao incentivo da participação popular na fiscalização de infrações ambientais urbanas, especialmente relacionadas ao descarte irregular de resíduos sólidos.</t>
+  </si>
+  <si>
+    <t>5011</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>ADELAR BELO, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5011/ind_124_gabriela_e_adelar.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando a implantação da Sala do Empreendedor Rural no Distrito de Nova Casa Verde, no município de Nova Andradina/MS, em parceria com o SEBRAE/MS.</t>
+  </si>
+  <si>
+    <t>5089</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>FABIO ZANATA, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5089/ind_169_gabriela_fabio.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, solicitando a elaboração de Projeto de Lei dispondo sobre a isenção da Taxa do Serviço de Inspeção Municipal – SIM aos pequenos produtores rurais do município.</t>
+  </si>
+  <si>
+    <t>5104</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5104/ind_179_luciano_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal do Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando estudos para implantação de um Programa Municipal de Identificação e Responsabilização de Descarte Irregular de Resíduos em Vias e Espaços Públicos, através da metodologia denominada “DNA do Lixo”/A origem do lixo.</t>
+  </si>
+  <si>
+    <t>5120</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>PROFESSOR LUCIANO LEAL</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5120/ind._placas_sinalizacao_lixo.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, Secretário Municipal do Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS e Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO, que sejam adotadas providências para a instalação de placas de sinalização e conscientização ambiental em toda a área urbana do Município, contendo mensagens educativas e informativas sobre:_x000D_
+I – a proibição de descarte irregular de lixo em vias públicas, terrenos baldios, áreas verdes, margens de córregos, rios e demais espaços públicos;_x000D_
+II – a caracterização do descarte irregular de resíduos como infração ambiental, sujeita às penalidades previstas na legislação vigente;_x000D_
+III – a proibição do abandono de animais, destacando que a prática constitui crime de maus-tratos, nos termos da legislação federal;_x000D_
+IV – a conscientização da população quanto à guarda responsável de animais e aos impactos ambientais, sanitários e sociais decorrentes do abandono._x000D_
+As placas deverão ser distribuídas em pontos estratégicos da cidade, especialmente em locais com histórico de descarte irregular de resíduos e de abandono de animais.</t>
+  </si>
+  <si>
+    <t>5122</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>MÁRCIA LOBO, ADELAR BELO, DITO MACHADO, GABRIELA DELGADO, NALEU DA CASA VERDE, WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5122/reenergiza__energia_limpa.doc</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando que sejam adotadas as providências necessárias para viabilizar a adesão, cadastro do Município ao Programa Reenergiza – Energia Limpa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -511,67 +662,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4769/ind_08_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4827/ind_42_naleu_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4847/ind_52_naleu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4848/ind_53_alemao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4869/ind_62_gabriela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4881/indicacao_-__fomento_1.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4885/indicacao_zoneamento.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4965/req_34_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4982/req_38_dito_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4769/ind_08_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4827/ind_42_naleu_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4847/ind_52_naleu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4848/ind_53_alemao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4869/ind_62_gabriela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4881/ind_67_adelar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4885/ind_71_wilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4950/ind_97_fabio_gabriela_marcia_dito_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4969/ind_104_luciano_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5011/ind_124_gabriela_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5089/ind_169_gabriela_fabio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5104/ind_179_luciano_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5120/ind._placas_sinalizacao_lixo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5122/reenergiza__energia_limpa.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="56.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -620,205 +771,448 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" t="s">
+        <v>73</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" t="s">
+        <v>78</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H16" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" t="s">
+        <v>87</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H17" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" t="s">
+        <v>92</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H18" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>