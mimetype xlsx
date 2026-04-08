--- v0 (2026-02-04)
+++ v1 (2026-04-08)
@@ -10,98 +10,196 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="47">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4857</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4857/req_13_wilson.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Diretor-Presidente da Agraer (Agência de Desenvolvimento Agrário e Extensão Rural de Mato Grosso do Sul), Sr. FERNANDO LUIZ NASCIMENTO, e ao Deputado Estadual, Sr. JAMILSON NAME, solicitando as seguintes informações:_x000D_
+a) Qual a situação atual do Projeto de Reforma e Ampliação do prédio da Agência Regional da AGRAER de Nova Andradina;_x000D_
+b) Se existe projeto técnico elaborado para reforma e modernização da estrutura física do prédio;_x000D_
+c) Caso exista, qual o estágio atual (planejamento, aprovação, licitação ou execução);_x000D_
+d) Existe previsão orçamentária e cronograma para início das obras;_x000D_
+e) Caso não haja previsão, quais medidas estão sendo adotadas para viabilizar a reforma e adequação da unidade.</t>
+  </si>
+  <si>
     <t>4767</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>WILSON ALMEIDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4767/ind_06_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4767/ind_06_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Excelentíssimo Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Fazenda – SEFAZ/MS, Sr. FLÁVIO CÉSAR MENDES DE OLIVEIRA, e ao Deputado Estadual, Sr. JAMILSON NAME, solicitando que seja mantida a data de vencimento do pagamento do IPVA à vista no último dia útil do mês de janeiro, coincidindo com a data de vencimento da primeira parcela para os contribuintes que optarem pelo parcelamento do imposto, de modo que a medida passe a vigorar já no exercício de 2027.</t>
+  </si>
+  <si>
+    <t>4827</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>NALEU DA CASA VERDE, DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4827/ind_42_naleu_e_deildo.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, , ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPAHEL PÉRPETUO, ao Secretário do Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL RAVISIO, ao Deputado, Sr. PEDRO ARLEI CARAVINA, juntamente a AGESUL, solicitando que seja realizado o revestimento com cascalho das estradas do Assentamento Santa Olga, em medida de urgência pois se encontra em situação precárias principalmente após as chuvas.</t>
+  </si>
+  <si>
+    <t>4847</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4847/ind_52_naleu.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPAHEL PÉRPETUO, ao Secretário do Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL RAVISIO, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, solicitando uma Emenda Parlamentar que seja realizado o revestimento com cascalho das estradas dos Assentamentos Santa Olga, Peroba e Angico, Teijin, Santa Luzia e São João com 800m³ de cascalho fino para o revestimento, solicitamos em medida de urgência e emergência, pois se encontra em situação precárias principalmente após as chuvas.</t>
+  </si>
+  <si>
+    <t>4848</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>ALEMÃO DA SEMENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4848/ind_53_alemao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal, Sr. RODOLFO OLIVEIRA NOGUEIRA, com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário De Meio Ambiente E Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando a destinação de Kit de Equipamentos do Programa INOVA voltado à Agricultura Familiar para atendimento dos produtores rurais do município de Nova Andradina/MS, incluindo o Distrito de Nova Casa Verde e assentamentos.</t>
+  </si>
+  <si>
+    <t>4850</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4850/ind_55_deildo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente, ao Deputado Federal, SR. DAGOBERTO NOGUEIRA FILHO, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA CORREA DOS SANTOS VALDEZ, solicitando e apoio e atenção de Vossas Excelências para a destinação de recursos financeiros por meio de Emenda Parlamentar no valor R$ 107.021,59 (Cento e sete mil, vinte e um reais, cinquenta e nove centavos) com o objetivo específico de viabilizar a aquisição de 01 (um) carro Sedan Fiat Cronos, destinado a Secretaria Municipal de Cidadania e Assistência Social, município de Nova Andradina.</t>
+  </si>
+  <si>
+    <t>4851</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO, FABIO ZANATA, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, WILLIAN MORAES</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e a Deputada Estadual, Sra. MARA CASEIRO, reiterando a indicação nº 365/2025, a viabilidade de emenda parlamentar no valor de R$ 360.000,00 (trezentos e sessenta mil reais) para a construção de vestiários e arquibancadas no campo de futebol do Distrito de Nova Casa Verde, no município de Nova Andradina/MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,67 +503,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4767/ind_06_wilson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4857/req_13_wilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4767/ind_06_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4827/ind_42_naleu_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4847/ind_52_naleu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4848/ind_53_alemao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4850/ind_55_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="94.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -477,53 +575,215 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" t="s">
+        <v>46</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>