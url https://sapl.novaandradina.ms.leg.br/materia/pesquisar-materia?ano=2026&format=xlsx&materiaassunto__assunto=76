--- v0 (2026-02-05)
+++ v1 (2026-04-18)
@@ -10,102 +10,258 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="67">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4926</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>QUEMUEL DE ALENCAR, DITO MACHADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4926/req_27_quemuel_e_dito.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Diretor do Departamento Municipal de trânsito, Sr. PEDRO GOMES SOARES, Venho, por meio deste, solicitar informações a respeito da Rua Senador Auro de Moura Andrade, especialmente no que se refere à organização do fluxo de trânsito na referida via._x000D_
+Diante disso, requer-se:_x000D_
+1- Informar se já foram concluídos estudos técnicos para a implantação de mão única na Rua Senador Auro de Moura Andrade;_x000D_
+2- Em caso afirmativo, informar se há previsão para a implementação da referida medida.</t>
+  </si>
+  <si>
     <t>4778</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4778/ind_15_fabio_zanata.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4778/ind_15_fabio_zanata.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Diretor do Departamento de Trânsito do Município de Nova Andradina, Sr. PEDRO GOMES SOARES, solicitando um estudo urgente de adequação da mobilidade urbana para pessoas com deficiência no âmbito do município de Nova Andradina-MS, constando de:_x000D_
 a) Placas de sinalização e de estacionamento que abranja Pessoas com Deficiência;_x000D_
 b) Placas de sinalização e estacionamento específico a pessoas com autismo;_x000D_
 c) Acesso a cadeirantes nas faixas de pedestres e adequação dos calçamentos para trânsito dos mesmos;_x000D_
 d) Estudos minuciosos com colaboração dos órgãos de ensino, de trânsitos e APAE para realização de melhorias da qualidade de mobilidade urbana das PCDs e a devida dignidade humana.</t>
+  </si>
+  <si>
+    <t>4798</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4798/ind_24_wilson.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Diretor do Departamento Municipal de Trânsito – DEMTRAN, Sr. PEDRO GOMES SOARES, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a instalação de semáforo para pedestres no cruzamento da Avenida Antônio Joaquim de Moura Andrade com a rua Santa Lúcia.</t>
+  </si>
+  <si>
+    <t>4806</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ADELAR BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4806/ind_30_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Secretário Municipal de Infraestrutura Sr. MOAMMAR MUHAMMAD EL ABED, a implantação de um redutor de velocidade (quebra-molas) na Rua Milton Modesto, nº 2143, neste Município.</t>
+  </si>
+  <si>
+    <t>4849</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>WILLIAN MORAES, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4849/ind_54_willian_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. PEDRO GOMES SOARES, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Diretor Presidente da Fundação Nova-andradinense de Esporte e Lazer (FUNAEL), Sr. JOARI MARTINS, Reiterando a indicação nº 129/2025, solicitando a realização de estudo técnico com objetivo de analisar a viabilidade de isolamento temporário da Avenida Antônio Joaquim de Moura Andrade, no sentido sul-norte, no trecho compreendido entre a rotatória do obelisco até a Avenida Alcides Menezes de Farias, um domingo ao mês, para implantação do programa denominado RUA DE LAZER.</t>
+  </si>
+  <si>
+    <t>4919</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>PROFESSOR LUCIANO LEAL, JOSENILDO CEARÁ</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4919/ind_82_luciano_e_ceara.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Diretor do Departamento Municipal de Trânsito, Sr. PEDRO GOMES SOARES, para que sejam realizados estudos técnicos e adotadas as providências necessárias visando à implantação de mão única nas vias Rua Antonio Defaveri e Rua Antonio Alberto, no trecho compreendido entre a Avenida Geraldo Magela dos Santos e a Rua Timótheo dos Santos “B”, no bairro Universitário, em frente à Escola Municipal Maria Imaculada Fernandes e ao CEINF Braz de Assis Nogueira.</t>
+  </si>
+  <si>
+    <t>4920</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>PROFESSOR LUCIANO LEAL</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4920/ind_83_luciano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Diretor do Departamento Municipal de Trânsito, Sr. PEDRO GOMES SOARES, para que sejam realizados estudos técnicos e adotadas as providências necessárias visando à transformação da Rua 7 de Setembro, trecho compreendido entre a rua Florêncio de Mattos e a rua Osvaldo Campesato, localizada em frente à Escola Estadual Prof.ª Nair Palácio de Souza, no bairro Vila Beatriz, em via de mão única.</t>
+  </si>
+  <si>
+    <t>4934</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4934/ind_90_marcia_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Diretor do DEMTRAN, Sr. PEDRO GOMES SOARES, reiterando a indicação nº 461/2025, solicitando que sejam promovidas, ao longo de todo o ano letivo, ações de conscientização nas escolas sobre o uso correto e seguro de bicicletas e bicicletas elétricas, podendo, para tanto, ser utilizado o espaço do Sindicato Rural para a realização das atividades.</t>
+  </si>
+  <si>
+    <t>4935</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4935/ind_91_marcia_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretaria de Cidadania e Assistência Social, Sra. MARIA APARECIDA DOS SANTOS CORREIA VALDEZ e ao Diretor do DEMTRAN, Sr. PEDRO GOMES SOARES, para que promovam palestras e orientações educativas voltadas ao uso seguro de bicicletas convencionais e elétricas, junto aos usuários do Centro de Convivência do Idoso – Conviver.</t>
+  </si>
+  <si>
+    <t>4971</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>JOSENILDO CEARÁ, PROFESSOR LUCIANO LEAL</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4971/ind_105_luciano_e_ceara.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Diretor do Departamento Municipal de Trânsito, Sr. PEDRO GOMES SOARES, a realização de serviços de pintura e sinalização de trânsito horizontal e vertical, com especial atenção à demarcação de vagas de estacionamento, no entorno do Santuário Diocesano Imaculado Coração de Maria e do CEPANA, localizados na Praça Imaculado Coração de Maria, compreendendo o trecho entre as ruas Milton Modesto, São José, Imaculada Conceição e a Avenida Eurico Soares Andrade.</t>
+  </si>
+  <si>
+    <t>4972</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>ALEMÃO DA SEMENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4972/ind_106_alemao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr RAPHAEL AUGUSTO PERPÉTUO, e ao Diretor do Departamento Municipal de Transporte e Trânsito (Demtran), Sr. PEDRO SOARES, solicitando estudos técnicos para a implantação de redutores de velocidade na rua Walter Hubacher, próximo a Funerária Nova Andradina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -409,67 +565,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4778/ind_15_fabio_zanata.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4926/req_27_quemuel_e_dito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4778/ind_15_fabio_zanata.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4798/ind_24_wilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4806/ind_30_adelar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4849/ind_54_willian_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4919/ind_82_luciano_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4920/ind_83_luciano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4934/ind_90_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4935/ind_91_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4971/ind_105_luciano_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4972/ind_106_alemao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -481,53 +637,323 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" t="s">
+        <v>66</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>