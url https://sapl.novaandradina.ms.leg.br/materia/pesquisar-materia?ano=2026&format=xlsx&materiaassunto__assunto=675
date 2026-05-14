--- v1 (2026-03-24)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="160">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -68,50 +68,140 @@
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4828/req_08_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Gerente Regional Da Sanesul de Nova Andradina, SR. JAIR RIBEIRO DE OLIVEIRA, para que preste as seguintes informações acerca da implantação e ampliação da rede de esgotamento sanitário no Município:_x000D_
 1._x000D_
 Em que fase se encontra o processo de implantação/expansão da rede de esgotamento sanitário no município?_x000D_
 2._x000D_
 As obras atualmente em execução possuem prazo definido para conclusão? Em caso positivo, qual o cronograma oficial previsto?_x000D_
 3._x000D_
 Quais bairros do município ainda não foram contemplados com a rede de esgoto?_x000D_
 4._x000D_
 Há planejamento ou cronograma para atendimento dessas localidades?</t>
   </si>
   <si>
+    <t>4943</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO, DITO MACHADO, FABIO ZANATA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4943/req_29_gabriela_fabio_e_dito.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando as seguintes informações:_x000D_
+1. Que seja informado se o prédio do Terminal Rodoviário é de propriedade do Município, do Estado ou de outro ente, especificando sua situação jurídica atual;_x000D_
+2. Se há projeto de reforma, revitalização ou reestruturação do Terminal Rodoviário;_x000D_
+3. Em caso positivo, que seja encaminhada cópia do projeto, cronograma de execução, bem como a previsão de início e conclusão das obras;_x000D_
+4. Qual o valor atualmente gasto mensalmente com a manutenção do Terminal Rodoviário;_x000D_
+5. Qual é o fluxo diário de ônibus e vans que utilizam o Terminal Rodoviário, especificando, se possível, as linhas</t>
+  </si>
+  <si>
+    <t>4944</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ADELAR BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4944/req_30_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED e ao Gerente Regional da SANESUL, Sr. JAIR RIBEIRO, para que prestem a seguinte informação:_x000D_
+a) Qual o planejamento atual para a implantação e/ou ampliação do sistema de esgotamento sanitário do Distrito de Nova Casa Verde?_x000D_
+b) Há projetos em andamentos ou previstos com cronograma definido para execução;_x000D_
+c) Quais etapas do planejamento já foram concluídas e quais ainda estão pendentes?</t>
+  </si>
+  <si>
+    <t>4979</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>JOSENILDO CEARÁ, DITO MACHADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4979/req_36_ceara_e_dito.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois ter ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD ELABED, ao Secretário Municipal de Administração e Planejamento, Sr. DAVID TRINDADE GALIEGO, e ao Diretor-Geral da Agência Municipal de Habitação de Nova Andradina (AGEHNOVA), Sr. VICENTE DE SOUSA LICHOTI, solicitando informações e esclarecimentos acerca da área destinada anteriormente para fins de habitação, conforme segue:_x000D_
+1._x000D_
+Informar qual é a destinação atual da área pública localizada nas imediações da Rua Antônio Duarte, a qual, segundo informações e publicações recentes, não será mais utilizada para fins habitacionais;_x000D_
+2._x000D_
+Esclarecer se houve alteração formal da finalidade de uso da referida área, indicando, em caso positivo, qual será o novo objetivo de utilização do espaço público;</t>
+  </si>
+  <si>
+    <t>5002</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5002/req_43_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando as seguintes informações acerca da implantação do transporte público municipal:_x000D_
+• Há planejamento em andamento para a implantação do sistema de transporte público municipal? Em caso positivo, em que fase se encontra o projeto (estudos técnicos, licitação, execução, etc.)?</t>
+  </si>
+  <si>
+    <t>5007</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>WILLIAN MORAES, MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5007/req_45_willian_e_marcia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e a Vereadora que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando as seguintes informações acerca da área conhecida como Praça Israel Cardonski, localizada no bairro Portal do Parque._x000D_
+1. Qual é a situação jurídica e registral da referida área? A mesma possui matrícula individualizada junto ao Cartório de Registro de Imóveis em nome do Município de Nova Andradina? Em caso negativo, informar quem é o atual proprietário legal da área, conforme registro imobiliário;_x000D_
+2. A referida área encontra-se oficialmente cadastrada como praça ou espaço público junto ao Município? Em caso positivo, informar em qual cadastro ou sistema consta tal registro;</t>
+  </si>
+  <si>
     <t>4768</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4768/ind_07_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Estadual de Infraestrutura e Logística, Sr. GUILHERME ALCANTARA, ao Diretor Regional da 9ª RR Agesul, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a elaboração e implantação de uma rotatória ou dispositivo de acesso viário na ligação da Rua Massayuki Azuma, localizada no Residencial Jardim Imperial, com a Rodovia MS-473 – Rodovia Jesus Ferreira Neves.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>11</t>
@@ -153,113 +243,101 @@
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4798/ind_24_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Diretor do Departamento Municipal de Trânsito – DEMTRAN, Sr. PEDRO GOMES SOARES, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a instalação de semáforo para pedestres no cruzamento da Avenida Antônio Joaquim de Moura Andrade com a rua Santa Lúcia.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL, FABIO ZANATA, GABRIELA DELGADO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretaria Municipal de Assistência Social e Cidadania, Sra. MARIA APARECIDA DOS SANTOS CORREIRA VALDEZ, ao Secretário Municipal Educação, Cultura e Esporte, Sr. WAGNER PÉRIGO, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID GALIEGO, ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, ao Secretário Municipal de Infraestrutura, MOAMMAR MUHAMMED EL ABED, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL SANTOS, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO,</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>36</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4821/ind_36_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, Reiterando as indicações n° 249/2024 e a nº 215/2025, solicitando que no projeto de pavimentação asfáltica na Avenida Nova Andradina no Distrito de Nova Casa Verde, seja incluída uma pista de caminhada e arborização em toda a sua extensão.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4824/ind_39_marcia_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a implantação da rede de esgoto no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE, DEILDO PISCINEIRO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4827/ind_42_naleu_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, , ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPAHEL PÉRPETUO, ao Secretário do Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL RAVISIO, ao Deputado, Sr. PEDRO ARLEI CARAVINA, juntamente a AGESUL, solicitando que seja realizado o revestimento com cascalho das estradas do Assentamento Santa Olga, em medida de urgência pois se encontra em situação precárias principalmente após as chuvas.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4830/ind_43_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Estadual de Infraestrutura e Logística, Sr. GUILHERME ALCANTARA, ao Diretor Regional da 9ª RR Agesul, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando Processo Licitatório Urgente para Contratação de Empresa e Implantação de Guard Rail no Anel Viário Fernando Lima de Vasconcelos nas proximidades do Bairro Portal do Parque.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>ADELAR BELO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4842/ind_47_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Diretor dos Correios, Sr. LUIZ HENRIQUE TORRES, solicitando a instalação de placas de identificação com nomes das ruas e CEPs atualizados bem como manutenção e substituição das placas já existentes que estejam desatualizadas ou danificadas Distrito de Nova casa Verde.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4844/ind_49_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhada a Bancada Federal e a Bancada Estadual do Partido dos Trabalhadores (PT), com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, com cópia ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, com cópia ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, que envidem esforços junto aos órgãos competentes para viabilizar a implantação de um Parque Infantil e de uma Academia ao Ar Livre na Praça Pedro Pedrossian, localizada neste município.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>51</t>
@@ -280,50 +358,212 @@
     <t>52</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4847/ind_52_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPAHEL PÉRPETUO, ao Secretário do Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL RAVISIO, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, solicitando uma Emenda Parlamentar que seja realizado o revestimento com cascalho das estradas dos Assentamentos Santa Olga, Peroba e Angico, Teijin, Santa Luzia e São João com 800m³ de cascalho fino para o revestimento, solicitamos em medida de urgência e emergência, pois se encontra em situação precárias principalmente após as chuvas.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, FABIO ZANATA, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, WILLIAN MORAES</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e a Deputada Estadual, Sra. MARA CASEIRO, reiterando a indicação nº 365/2025, a viabilidade de emenda parlamentar no valor de R$ 360.000,00 (trezentos e sessenta mil reais) para a construção de vestiários e arquibancadas no campo de futebol do Distrito de Nova Casa Verde, no município de Nova Andradina/MS.</t>
+  </si>
+  <si>
+    <t>4922</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4922/ind_84_deildo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, solicitando a Pavimentação Asfáltica das Ruas Antônio Duarte, Gentil Duarte e Mário Lopes Ribeiro trecho entre a Rua Pastor Júlio Ferreira de Alencar e Rua Osvaldo Campesato, município de Nova Andradina – MS.</t>
+  </si>
+  <si>
+    <t>4923</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4923/ind_85_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, reiterando as Indicações nº 37/2021, 186/2023, 31/2024 e 12/2025, solicitando que seja viabilizado com o máximo de urgência, um estudo de reparo nas rampas de acesso para cadeirantes, em todo o perímetro da Av. Antônio Joaquim de Moura Andrade, Av. Eurico Soares Andrade e a rampa de acesso ao CRENA.</t>
+  </si>
+  <si>
+    <t>4949</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>FABIO ZANATA, WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4949/ind_96_fabio_e_wilson.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI,, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, reiterando as Indicações nº. 34/2021, 42/2022 e 15/2024, que solicitam que sejam realizados estudos técnicos para construção de uma praça entre as ruas Florêncio de Matto s e Luiz Antônio da Silva, localizadas no bairro Vila Beatriz, contendo os seguintes itens:_x000D_
+• Quadra de Areia Iluminada_x000D_
+• Academia ao Ar Livre_x000D_
+• Brinquedos Coloridos</t>
+  </si>
+  <si>
+    <t>4950</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>FABIO ZANATA, DITO MACHADO, GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4950/ind_97_fabio_gabriela_marcia_dito_e_naleu.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores e as Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Diretor-Presidente da AGESUL MS, Sr. RUDI FIORESE, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, reiterando as indicações 151/2021, 68/2022, 25/2023 e 05/2024, solicitando a construção de uma rampa de acesso para embarque e desembarque de embarcações navais, nas proximidades da ponte do rio Ivinhema, às margens do nosso município com entrada pela BR 376, e uma nas proximidades da ponte do rio Anhanduí, localizado na MS-340 próximo ao km 152 da BR 267.</t>
+  </si>
+  <si>
+    <t>4975</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4975/ind_109_edeildo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao diretor-presidente da Sanesul, Sr. RENATO MARCÍLIO DA SILVA, ao Deputado Estadual, Sr. JÚNIOR MOCHI – (Oswaldo Mochi Junior – MDB), com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, solicitando estudos, para quando houver problemas de vazamentos em canos quebrados no âmbito do imóvel, sem o devido conhecimento do cliente/proprietário, a cobrança possa ser realizada conforme média conjuntural dos meses anteriores, e, não apenas conforme os apontamentos do medidor, ressaltando a eventualidade do fato.</t>
+  </si>
+  <si>
+    <t>4978</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>WILLIAN MORAES</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_11.2026.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando que seja realizada a construção de mais uma quadra de tênis na Praça Israel Cardonski localizada no bairro Portal do Parque, bem como melhorias básicas como iluminação.</t>
+  </si>
+  <si>
+    <t>5013</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>PROFESSOR LUCIANO LEAL</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5013/ind_125_luciano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED e Secretário de Serviços Públicos Sr. RAPHAEL AUGUSTO PERPÉTUO solicitando a revitalização da Praça Luiz Geraldo Petreche, localizada no bairro Horto Florestal, neste Município.</t>
+  </si>
+  <si>
+    <t>5037</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>DEILDO PISCINEIRO, ADELAR BELO, NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5037/ind_136_deildo_naleu_e_adelar.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, reiterando a Indicações nº 504/2023 e 119/2025, que solicita a construção de Cemitério no Distrito de Nova Casa Verde, município de Nova Andradina-MS.</t>
+  </si>
+  <si>
+    <t>5040</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5040/ind_139_wilson.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Diretor da Agência de Habitação de Nova Andradina – AGEHNOVA, Sr. VICENTE DE SOUSA LICHOTI, sugerindo que a área pública anteriormente destinada à implantação de projeto habitacional seja reavaliada e destinada à construção de um novo cemitério municipal.</t>
+  </si>
+  <si>
+    <t>5041</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5041/ind_140_wilson_e_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando estudos e posterior construção de uma Rodoviária no Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>5048</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5048/ind_145_deildo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a construção de uma capela mortuária no Distrito de Nova Casa Verde, município de Nova Andradina-MS.</t>
+  </si>
+  <si>
+    <t>5054</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5054/lote_urbanizado.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Deputado Estadual, JÚNIOR MOCHI – (Oswaldo Mochi Junior – MDB), ao Prefeito Municipal de Nova Andradina-MS, LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, ao diretor da Agência de Habitação de Nova Andradina (AGEHNOVA), Sr. VICENTE LICHOTI, solicitando estudos para a Implantação do programa habitacional no Distrito de Nova Casa Verde do Programa Lote Urbanizado por meio do Governo do Estado de Mato Grosso do Sul, de  acordo com a Lei Estadual nº. 4.888 de 20 de julho de 2016, que “Institui os Projetos Lotes Urbanizados, aquisição, reforma e ampliação de Unidade habitacional para população de baixa renda de Mato Grosso do Sul”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -627,56 +867,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4828/req_08_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4768/ind_07_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4774/ind_11_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4778/ind_15_fabio_zanata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4798/ind_24_wilson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4821/ind_36_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4824/ind_39_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4827/ind_42_naleu_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4830/ind_43_deildo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4842/ind_47_adelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4844/ind_49_ceara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4846/ind_51_marcia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4847/ind_52_naleu.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4828/req_08_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4943/req_29_gabriela_fabio_e_dito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4944/req_30_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4979/req_36_ceara_e_dito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5002/req_43_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5007/req_45_willian_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4768/ind_07_wilson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4774/ind_11_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4778/ind_15_fabio_zanata.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4798/ind_24_wilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4821/ind_36_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4824/ind_39_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4827/ind_42_naleu_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4830/ind_43_deildo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4842/ind_47_adelar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4844/ind_49_ceara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4846/ind_51_marcia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4847/ind_52_naleu.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4922/ind_84_deildo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4923/ind_85_gabriela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4949/ind_96_fabio_e_wilson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4950/ind_97_fabio_gabriela_marcia_dito_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4975/ind_109_edeildo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_11.2026.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5013/ind_125_luciano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5037/ind_136_deildo_naleu_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5040/ind_139_wilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5041/ind_140_wilson_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5048/ind_145_deildo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5054/lote_urbanizado.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -710,420 +950,879 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>37</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>71</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" t="s">
         <v>72</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>76</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" t="s">
         <v>77</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>82</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
         <v>83</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>84</v>
       </c>
-      <c r="H16" t="s">
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>85</v>
+      </c>
+      <c r="H17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H18" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" t="s">
+        <v>94</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" t="s">
+        <v>99</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H20" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>102</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D21" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" t="s">
+        <v>104</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H21" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H22" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>112</v>
+      </c>
+      <c r="D23" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H23" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" t="s">
+        <v>117</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H24" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>121</v>
+      </c>
+      <c r="D25" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" t="s">
+        <v>44</v>
+      </c>
+      <c r="F25" t="s">
+        <v>122</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H25" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>126</v>
+      </c>
+      <c r="D26" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H26" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>130</v>
+      </c>
+      <c r="D27" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" t="s">
+        <v>131</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H27" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>135</v>
+      </c>
+      <c r="D28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" t="s">
+        <v>136</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H28" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>139</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>140</v>
+      </c>
+      <c r="D29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" t="s">
+        <v>44</v>
+      </c>
+      <c r="F29" t="s">
+        <v>141</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H29" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>144</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" t="s">
+        <v>45</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H30" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>149</v>
+      </c>
+      <c r="D31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F31" t="s">
+        <v>117</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H31" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>152</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>153</v>
+      </c>
+      <c r="D32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" t="s">
+        <v>44</v>
+      </c>
+      <c r="F32" t="s">
+        <v>50</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H32" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>157</v>
+      </c>
+      <c r="D33" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" t="s">
+        <v>44</v>
+      </c>
+      <c r="F33" t="s">
+        <v>50</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H33" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>