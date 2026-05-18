--- v0 (2026-03-24)
+++ v1 (2026-05-18)
@@ -10,98 +10,133 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="27">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4962</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4962/req_31_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, solicitando informações referentes aos pacientes diagnosticados com Transtorno do Espectro Autista (TEA) atendidos pelo CRENA – Centro de Referência Especializada, nas áreas de Psicopedagogia, Fonoaudiologia, Terapia Ocupacional e Psicologia:_x000D_
+• Quantidade de pacientes diagnosticados com TEA que aguardam na fila de espera para atendimento, separados por especialidade;_x000D_
+• Quantidade de pacientes com diagnóstico de TEA que estão em acompanhamento em cada especialidade;</t>
+  </si>
+  <si>
     <t>4877</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>65</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4877/ind_65_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Saúde, Sr. HERMES JOSÉ DOS SANTOS, solicitando que seja instalado um toldo na entrada e cobertura na passarela do CRENA.</t>
+  </si>
+  <si>
+    <t>4990</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4990/ind_114_marcia.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal de Saúde, Sr. HERMES JOSÉ DOS SANTOS, solicitando a instalação de bebedouro na cozinha, bem como a disponibilização de máquina de lavar e micro-ondas no Centro de Reabilitação de Nova Andradina – CRENA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,67 +440,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4877/ind_65_marcia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4962/req_31_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4877/ind_65_marcia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4990/ind_114_marcia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -477,53 +512,107 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>