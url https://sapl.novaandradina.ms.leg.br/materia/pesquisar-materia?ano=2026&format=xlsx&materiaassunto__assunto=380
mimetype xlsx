--- v0 (2026-03-24)
+++ v1 (2026-05-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="83">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -84,61 +84,84 @@
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4835/req_10_luciano.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Cidadania e Assistencial Social, Sr.ª MARIA APARECIDA CORREA VALDEZ, solicitando as seguintes informações acerca dos repasses financeiros destinados à manutenção da Casa do Artesão de Nova Andradina, criada pelo Projeto de Lei nº 019/1997 e reconhecida como entidade de utilidade pública pela Lei Municipal nº 247/2000:_x000D_
 a) Informar, mês a mês, os valores efetivamente repassados pelo Município à Casa do Artesão nos exercícios de 2022, 2023, 2024 e 2025 (até a presente data), especificando a natureza das despesas e o instrumento jurídico que lhes deu suporte;_x000D_
 b) Indicar a fonte orçamentária, programa, ação e elemento de despesa utilizados para a realização dos repasses, com a juntada dos demonstrativos de empenho, liquidação e pagamento;</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
+    <t>WILLIAN MORAES, FABIO ZANATA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4891/req_21_willian_e_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Cidadania e Assistência Social, MARIA APARECIDA DOS SANTOS CORREIA VALDEZ, para que preste as seguintes informações e esclarecimentos sobre a situação estrutural do Centro de Convivência do Idoso “Aparecida Mourão”._x000D_
+CONSIDERANDO que o Centro de Convivência do Idoso “Aparecida Mourão” é um equipamento público de extrema importância para a promoção do bem-estar, da saúde, do lazer e da integração social da população idosa de nosso município;_x000D_
+CONSIDERANDO a recente inauguração do recinto da piscina e da quadra de esportes, ocorrida em dezembro de 2024, obras que geraram grande expectativa na comunidade;</t>
+  </si>
+  <si>
+    <t>4964</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>WILLIAN MORAES</t>
   </si>
   <si>
-    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4891/requerimento_02.2026.doc</t>
-[...6 lines deleted...]
-4. DO CAMPO DE BOCHA: O campo de bocha, uma das atividades mais tradicionais e apreciadas pelos frequentadores, encontra-se em péssimas condições de uso há muito tempo, o que tem inviabilizado a sua prática.</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4964/requerimento_05.2026.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, ouvido o Plenário, seja encaminhado o presente expediente à Exma. Sra. Secretária Municipal de Cidadania e Assistência Social, MARIA APARECIDA DOS SANTOS CORREIA VALDEZ, para que preste as seguintes informações e esclarecimentos relacionados ao centro da juventude e os programas que ocorrem no local. _x000D_
+1. Como está estruturada a execução do SCFV, ACESSUAS e Centro da Juventude no mesmo espaço?_x000D_
+2. Existe separação clara entre as atividades de cada programa?_x000D_
+3. Como o município garante o cumprimento das diretrizes do SUAS no SCFV e ACESSUAS?_x000D_
+4. Os recursos estão sendo executados separadamente?_x000D_
+5. Como é feita a prestação de contas de cada programa?_x000D_
+6. Existe coordenação específica para cada programa?_x000D_
+7. Quais resultados o ACESSUAS tem apresentado?_x000D_
+8. Como o SCFV tem impactado os jovens atendidos?_x000D_
+9. Essa forma de execução segue normativa técnica ou foi adaptação do município?_x000D_
+10. Existe possibilidade de reorganizar os serviços?</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA, GABRIELA DELGADO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4790/ind_16_fabio_e_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente a 1ª Promotoria de Justiça de Nova Andradina, Patrimônio Público e Social, Fundações, Meio Ambiente, Cidadania e Direitos Humanos, a Pessoa do Promotor Público, Sr. JOÃO AUGUSTO ARFELI PANUCCI, a Defensora Pública, Sra. RIVANA DE LIMA SOUZA COIMBRA, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Assistência Social e Cidadania, Sra. MARIA APARECIDA CORREA DOS SANTOS VALDEZ, solicitando que reivindique junto a Procuradoria de Justiça do Estado de Mato Grosso do Sul o atendimento para Nova Andradina-MS, da Justiça Itinerante.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
@@ -161,50 +184,143 @@
     <t>48</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4843/ind_48_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA CORREA DOS SANTOS VALDEZ, ao Secretário Municipal de Educação Cultura e Esportes, Sr. WAGNER PÉRIGO, ao Diretor-Presidente da Fundação Nova-Andradinense de Cultura (FUNAC), Sr. RODRIGO DA SILVA SOUZA, ao Secretário de Estado de Turismo, Esporte, Cultura e Cidadania do Governo do Estado de MS, Sr. MARCELO FERREIRA MIRANDA, e ao Subsecretário de assuntos Comunitários/Setesc/Governo MS, Sr. JAIRO LUIZ JARDIM, reiterando a Indicação 476/2023, solicitando que presenteiem o Município de Nova Andradina-MS com a PERIFERART, projeto que integra cultura, arte, formação continuada e cidadania para o nosso município.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4850/ind_55_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente, ao Deputado Federal, SR. DAGOBERTO NOGUEIRA FILHO, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA CORREA DOS SANTOS VALDEZ, solicitando e apoio e atenção de Vossas Excelências para a destinação de recursos financeiros por meio de Emenda Parlamentar no valor R$ 107.021,59 (Cento e sete mil, vinte e um reais, cinquenta e nove centavos) com o objetivo específico de viabilizar a aquisição de 01 (um) carro Sedan Fiat Cronos, destinado a Secretaria Municipal de Cidadania e Assistência Social, município de Nova Andradina.</t>
+  </si>
+  <si>
+    <t>4911</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO, WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4911/ind_80_wilson_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e a Vereadora que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, solicitando melhorias estruturais e de pessoal para o prédio do PROCON Municipal.</t>
+  </si>
+  <si>
+    <t>4935</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4935/ind_91_marcia_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretaria de Cidadania e Assistência Social, Sra. MARIA APARECIDA DOS SANTOS CORREIA VALDEZ e ao Diretor do DEMTRAN, Sr. PEDRO GOMES SOARES, para que promovam palestras e orientações educativas voltadas ao uso seguro de bicicletas convencionais e elétricas, junto aos usuários do Centro de Convivência do Idoso – Conviver.</t>
+  </si>
+  <si>
+    <t>4954</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>DITO MACHADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4954/ind_100_dito.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA DOS SANTOS CORREIA VALDEZ, solicitando providências necessárias para promover a adequação de acessibilidade no espaço “Conviver”, destinado ao atendimento da população idosa, especialmente no que se refere:_x000D_
+a) ao rebaixamento de guias e adequação das entradas de veículos, garantindo acesso seguro a cadeirantes e usuários com mobilidade reduzida, como aqueles que utilizam muletas ou andadores;_x000D_
+b) à realização de avaliação técnica de acessibilidade, com vistas à identificação e correção de barreiras arquitetônicas, urbanísticas e de circulação interna;_x000D_
+c) à implementação de medidas que assegurem condições adequadas de uso do espaço por idosos com limitações físicas, promovendo autonomia, segurança e ...</t>
+  </si>
+  <si>
+    <t>4989</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>JOSENILDO CEARÁ, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4989/ind_113_ceara_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Assistência Social, Sra. MARIA APARECIDA CORREA DOS SANTOS VALDEZ, ao Secretário de Educação, Cultura e Esporte, Sr. WAGNER PERIGO, ao Meritíssimo Juiz da Vara Criminal de Nova Andradina, Sr. Dr. JULIANO LUIZ PEREIRA, à Presidente do Conselho Municipal de Segurança Pública de Nova Andradina-MS, Sra. ETIENE CÍNTIA FERREIRA CHAGAS, e ao Diretor da AGEPEN – Nova Andradina, Sr. RODRIGO ROSSI MAIORCHINI, e solicitando a AMPLIAÇÃO do convênio já existente, oriundo da Indicação nº 210/2021, para incluir maior número de internos e detentos em atividades laborais, especialmente voltadas à limpeza pública, manutenção urbana e conservação de espaços públicos.</t>
+  </si>
+  <si>
+    <t>5057</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5057/021_-_guarda_mirim.docx</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA CORREA DOS SANTOS VALDEZ, e ao Diretor do Departamento Municipal de Trânsito, Sr. PEDRO GOMES SOARES, reiterando a indicação nº 164/2025, indica a criação do Projeto da Guarda Mirim Municipal.</t>
+  </si>
+  <si>
+    <t>5059</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5059/palestra_projovem_sobre_o_usi_de_bicicletas.doc</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretaria de Cidadania e Assistência Social, Sra. MARIA APARECIDA DOS SANTOS CORREIA VALDEZ e  ao Diretor do DEMTRAN, Sr. PEDRO GOMES SOARES para que promovam palestras e orientações educativas voltadas ao uso seguro de bicicletas convencionais e elétricas, junto aos usuários do Programa PROJOVEM.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -508,67 +624,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4772/req_02_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4835/req_10_luciano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4891/requerimento_02.2026.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4790/ind_16_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4843/ind_48_ceara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4850/ind_55_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4772/req_02_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4835/req_10_luciano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4891/req_21_willian_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4964/requerimento_05.2026.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4790/ind_16_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4843/ind_48_ceara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4850/ind_55_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4911/ind_80_wilson_gabriela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4935/ind_91_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4954/ind_100_dito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4989/ind_113_ceara_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5057/021_-_guarda_mirim.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5059/palestra_projovem_sobre_o_usi_de_bicicletas.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -643,152 +759,341 @@
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
+        <v>70</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" t="s">
+        <v>75</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>