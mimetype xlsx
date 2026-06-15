--- v1 (2026-03-26)
+++ v2 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="93">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -62,50 +62,67 @@
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4868/req_17_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças, Sr. HERNANDES ORTIZ, e Secretário Municipal de Administração e Planejamento, Sr. DAVID TRINDADE GALIEGO, que seja encaminhado pedido de informações acerca do Contrato nº 144/2011, firmado entre a Prefeitura Municipal de Nova Andradina e a empresa Aires e Gonçalves Advogados, bem como sobre o Termo Aditivo nº 015 do referido contrato, que trata da contratação de empresa para prestação de serviços advocatícios consistentes no levantamento, revisão e recuperação do ITR recolhido e ainda não repassado, referente ao ano de 2010 e aos cinco anos anteriores._x000D_
 Diante do exposto, requer-se o envio das seguintes informações:_x000D_
 1.Informar qual o montante total de recursos pagos à empresa Aires e Gonçalves Advogados, referente ao Contrato nº 144/2011, ...</t>
   </si>
   <si>
+    <t>5010</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5010/req_46_ceara.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, ao Secretário Municipal de Finanças, Sr. HERNANDES ORTIZ, e ao Presidente da Associação Nova-Andradinense do Deficiente Físico (ANDEFI), Sr. PEDRO FARIAS DOS SANTOS, solicitando as seguintes informações e documentos referentes ao convênio firmado entre o Município e a Associação Nova-Andradinense do Deficiente Físico (ANDEFI), para a construção de sua nova sede:_x000D_
+1. Quanto à origem dos recursos:_x000D_
+a) Informar a origem dos recursos utilizados na referida obra;_x000D_
+b) Especificar se os valores são oriundos de emenda parlamentar, convênio, recurso próprio ou outra fonte;_x000D_
+c) Em caso de emenda parlamentar, informar o autor da destinação e o respectivo valor._x000D_
+2. Quanto ao processo administrativo e licitatório:</t>
+  </si>
+  <si>
     <t>4763</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4763/ind_02_ceara_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e as Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Administração e Planejamento, Sr. DAVID TRINDADE GALIEGO, e ao Municipal de Finanças, Sr. HERNANDEZ ORTIZ, sugerindo o envio de Projeto de Lei a esta Casa, conforme anteprojeto anexo, que dispõe sobre o descongelamento do tempo de serviço dos servidores públicos municipais durante o período da Lei Complementar Federal nº 173/2020.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>4</t>
@@ -173,54 +190,156 @@
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, a necessidade de criação do cargo de Instrutor Musical, com a finalidade de consolidar e ampliar o trabalho já desenvolvido pela Banda Marcial Municipal Getúlio Vargas, estendendo suas atividades ao Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4894/ind_76_luciano_e_ceara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERRIERA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, ao Presidente da Câmara Municipal de Nova Andradina, Sr. FÁBIO ZANATA, reiterando a Indicação n°21/2025, que solicita estudo da viabilidade da inclusão de uma cesta básica aos servidores públicos municipais, ou ticket/vale alimentação em todos os meses do ano.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4923/012_-_rampa_-_cadeirante_-_reiterada.doc</t>
-[...2 lines deleted...]
-    <t>INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI,  ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, reiterando as Indicações nº 37/2021, 186/2023, 31/2024 e 12/2025,  solicitando que seja viabilizado com o máximo de urgência, um estudo de reparo nas rampas de acesso para cadeirantes, em todo o perímetro da Av. Antônio Joaquim de Moura Andrade, Av. Eurico Soares Andrade e a rampa de acesso ao CRENA.</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4923/ind_85_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, reiterando as Indicações nº 37/2021, 186/2023, 31/2024 e 12/2025, solicitando que seja viabilizado com o máximo de urgência, um estudo de reparo nas rampas de acesso para cadeirantes, em todo o perímetro da Av. Antônio Joaquim de Moura Andrade, Av. Eurico Soares Andrade e a rampa de acesso ao CRENA.</t>
+  </si>
+  <si>
+    <t>4930</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO, PROFESSOR LUCIANO LEAL</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4930/ind_87_gabriela_e_luciano.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando providências urgentes para a melhoria das condições de funcionamento da AGEHNOVA (Agência de Habitação de Nova Andradina), incluindo a avaliação quanto à possibilidade de mudança de prédio.</t>
+  </si>
+  <si>
+    <t>4933</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>DEILDO PISCINEIRO, FABIO ZANATA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4933/ind_89_deildo_e_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Gestão e Finanças, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando a Elaboração do REFIS do IPTU 2025.</t>
+  </si>
+  <si>
+    <t>4997</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>DITO MACHADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4997/ind_121_dito.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Administração e Finanças, Sr. HERNANDES ORTIZ, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando aos setores competentes a elaboração de Projeto de Lei visando instituir, no âmbito do Município de Nova Andradina/MS, gratificação por qualificação profissional aos servidores públicos municipais efetivos. Sugere-se que o futuro projeto de lei possa prever, por exemplo: - Percentual de 10% para graduação (quando não exigida para o cargo); - 15% para especialização; - 20% para mestrado; - 25% para doutorado; Condicionado a: - Correlação com as atribuições do cargo; - Limitação de acúmulo de gratificações; - Regulamentação por decreto.</t>
+  </si>
+  <si>
+    <t>5028</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>JOSENILDO CEARÁ, ADELAR BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5028/ind_131_ceara_e_adelar.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, reiterando a indicação n°. 359/2023, solicitando para que conselhos como o CMDR - O Conselho Municipal de Desenvolvimento Rural e outros passam a receber o JETON, nos moldes do conselho municipal de saúde e conselho municipal de educação por exemplo.</t>
+  </si>
+  <si>
+    <t>5029</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>WILLIAN MORAES</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5029/ind_132_willian.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Planejamento e Administração Sr. DAVID TRINDADE GALIEGO, solicitando que seja realizado estudo de viabilidade para concessão de reajuste salarial aos servidores públicos municipais lotados nas funções de eletricista e pedreiro.</t>
+  </si>
+  <si>
+    <t>5053</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5053/ind_148_deildo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, e ao Secretário Municipal de Administração e Finanças, Sr. HERNANDES ORTIZ, solicitando a substituição das cadeiras antigas do Velório Municipal Francisco Pereira da Silva, município de Nova Andradina - MS.</t>
+  </si>
+  <si>
+    <t>5089</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>FABIO ZANATA, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5089/ind_169_gabriela_fabio.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, solicitando a elaboração de Projeto de Lei dispondo sobre a isenção da Taxa do Serviço de Inspeção Municipal – SIM aos pequenos produtores rurais do município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -524,67 +643,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4868/req_17_ceara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4763/ind_02_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4765/ind_04_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4774/ind_11_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4883/ind_69_ceara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4884/ind_70_ceara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4890/ind_75_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4894/ind_76_luciano_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4923/012_-_rampa_-_cadeirante_-_reiterada.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4868/req_17_ceara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5010/req_46_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4763/ind_02_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4765/ind_04_adelar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4774/ind_11_deildo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4883/ind_69_ceara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4884/ind_70_ceara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4890/ind_75_gabriela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4894/ind_76_luciano_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4923/ind_85_gabriela.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4930/ind_87_gabriela_e_luciano.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4933/ind_89_deildo_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4997/ind_121_dito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5028/ind_131_ceara_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5029/ind_132_willian.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5053/ind_148_deildo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5089/ind_169_gabriela_fabio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -607,258 +726,474 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
         <v>29</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" t="s">
         <v>47</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
+        <v>71</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H15" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>79</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>85</v>
+      </c>
+      <c r="D17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H17" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" t="s">
+        <v>90</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H18" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>