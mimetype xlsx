--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -10,113 +10,245 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="63">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4859</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>ALEMÃO DA SEMENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4859/req_15_alemao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando as seguintes informações:_x000D_
+1- Qual a situação atual do pagamento da Emenda Impositiva referente ao exercício de 2024, com previsão de execução em 2025, destinada ao Centro de Atenção Psicossocial (CAPS), no valor de R$ 5.000,00 (cinco mil reais)?_x000D_
+2- Existe previsão para a efetivação do repasse do referido recurso ao CAPS? Em caso positivo, informar a data estimada.</t>
+  </si>
+  <si>
+    <t>4868</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>JOSENILDO CEARÁ</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4868/req_17_ceara.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças, Sr. HERNANDES ORTIZ, e Secretário Municipal de Administração e Planejamento, Sr. DAVID TRINDADE GALIEGO, que seja encaminhado pedido de informações acerca do Contrato nº 144/2011, firmado entre a Prefeitura Municipal de Nova Andradina e a empresa Aires e Gonçalves Advogados, bem como sobre o Termo Aditivo nº 015 do referido contrato, que trata da contratação de empresa para prestação de serviços advocatícios consistentes no levantamento, revisão e recuperação do ITR recolhido e ainda não repassado, referente ao ano de 2010 e aos cinco anos anteriores._x000D_
+Diante do exposto, requer-se o envio das seguintes informações:_x000D_
+1.Informar qual o montante total de recursos pagos à empresa Aires e Gonçalves Advogados, referente ao Contrato nº 144/2011, ...</t>
+  </si>
+  <si>
     <t>4763</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4763/ind_02_ceara_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4763/ind_02_ceara_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e as Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Administração e Planejamento, Sr. DAVID TRINDADE GALIEGO, e ao Municipal de Finanças, Sr. HERNANDEZ ORTIZ, sugerindo o envio de Projeto de Lei a esta Casa, conforme anteprojeto anexo, que dispõe sobre o descongelamento do tempo de serviço dos servidores públicos municipais durante o período da Lei Complementar Federal nº 173/2020.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4765/ind_04_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4765/ind_04_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI) Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDEZ ORTIZ e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando a aquisição de computador e impressora para a Sala Da Cidadania.</t>
+  </si>
+  <si>
+    <t>4807</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>PROFESSOR LUCIANO LEAL, FABIO ZANATA, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretaria Municipal de Assistência Social e Cidadania, Sra. MARIA APARECIDA DOS SANTOS CORREIRA VALDEZ, ao Secretário Municipal Educação, Cultura e Esporte, Sr. WAGNER PÉRIGO, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID GALIEGO, ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, ao Secretário Municipal de Infraestrutura, MOAMMAR MUHAMMED EL ABED, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL SANTOS, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO,</t>
+  </si>
+  <si>
+    <t>4822</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>WILLIAN MORAES, MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4822/wi_fi_praca_israel_cardonski_-_portal_do_parque.doc</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando a instalação de rede de internet wi-fi gratuita na Praça Israel Cardonski, localizada no Bairro Portal do Parque.</t>
+  </si>
+  <si>
+    <t>4823</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4823/ind_38_naleu.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao secretário de saúde Sr. HERMES SANTOS, ao secretário municipal de planejamento e administração Sr. DAVID TRINDADE GALIEGO, que sejam adotadas as providências necessárias para:_x000D_
+I – Incluir o Distrito de Nova Casa Verde no processo de licitação para fornecimento de combustível destinado aos pacientes que realizam Tratamento Fora do Município._x000D_
+II – Possibilitar que o cadastro dos pacientes para concessão da ajuda de custo seja realizado diretamente na Subprefeitura de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>4890</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4890/ind_75_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, a necessidade de criação do cargo de Instrutor Musical, com a finalidade de consolidar e ampliar o trabalho já desenvolvido pela Banda Marcial Municipal Getúlio Vargas, estendendo suas atividades ao Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>4894</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>JOSENILDO CEARÁ, PROFESSOR LUCIANO LEAL</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4894/ind_76_luciano_e_ceara.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERRIERA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, ao Presidente da Câmara Municipal de Nova Andradina, Sr. FÁBIO ZANATA, reiterando a Indicação n°21/2025, que solicita estudo da viabilidade da inclusão de uma cesta básica aos servidores públicos municipais, ou ticket/vale alimentação em todos os meses do ano.</t>
+  </si>
+  <si>
+    <t>4933</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>DEILDO PISCINEIRO, FABIO ZANATA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4933/refis_iptu_2025.doc</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao Secretário Municipal de Gestão e Finanças, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando a Elaboração do REFIS do IPTU 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -420,67 +552,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4763/ind_02_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4765/ind_04_adelar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4859/req_15_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4868/req_17_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4763/ind_02_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4765/ind_04_adelar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4807/ind_31_luciano_fabio_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4822/wi_fi_praca_israel_cardonski_-_portal_do_parque.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4823/ind_38_naleu.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4890/ind_75_gabriela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4894/ind_76_luciano_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4933/refis_iptu_2025.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -518,54 +650,270 @@
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" t="s">
+        <v>62</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>