--- v0 (2026-03-25)
+++ v1 (2026-06-11)
@@ -10,98 +10,113 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4768/ind_07_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Estadual de Infraestrutura e Logística, Sr. GUILHERME ALCANTARA, ao Diretor Regional da 9ª RR Agesul, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a elaboração e implantação de uma rotatória ou dispositivo de acesso viário na ligação da Rua Massayuki Azuma, localizada no Residencial Jardim Imperial, com a Rodovia MS-473 – Rodovia Jesus Ferreira Neves.</t>
+  </si>
+  <si>
+    <t>5039</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>QUEMUEL DE ALENCAR, DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5039/ind_138_quemuel_e_deildo.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, com cópias ao Diretor do Departamento de Transito ( DEMTRAN), Sr. PEDRO GOMES SOARES, que seja realizado estudo técnico visando a alteração, adequação ou retirada da rotatória localizada na avenida Henrique Pasmanik com o cruzamento com a Rua Alfredo Haiat.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,67 +420,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4768/ind_07_wilson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4768/ind_07_wilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5039/ind_138_quemuel_e_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -477,53 +492,80 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>