--- v0 (2026-03-29)
+++ v1 (2026-05-18)
@@ -94,54 +94,54 @@
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4858/req_14_willian_e_vereadores_subscritos.pdf</t>
   </si>
   <si>
     <t>Os/as Vereadores/as que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente a Energisa, Unidade de Nova Andradina-MS, ouvido o Plenário, para que, no prazo de 10 (dez) dias úteis, preste esclarecimentos e apresente plano de ação a respeito das constantes quedas de energia e apagões verificados em diversas regiões do Município de Nova Andradina._x000D_
 Requer-se que a concessionária informe:_x000D_
 a) as causas técnicas e operacionais das quedas de energia e apagões, especificando se relacionadas a deficiência de infraestrutura, sobrecarga de rede, manutenções programadas, eventos climáticos ou outras razões;_x000D_
 b) o plano emergencial adotado e o a ser adotado, com detalhamento de equipes, recursos, pontos críticos priorizados e prazos para normalização do serviço;_x000D_
 c) o cronograma de investimentos e de manutenção preventiva na rede local (obras, reforços, substituição de equipamentos e ampliação de capacidade);_x000D_
 ...</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4910/indicacao_-_energia_trifasica.doc</t>
-[...2 lines deleted...]
-    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Governador do Estado do Mato Grosso do Sul, Sr. EDUARDO RIDEL e ao diretor-presidente da Energisa MS, Sr. PAULO ROBERTO DOS SANTOS     solicitando   a inclusão do P.A Teijin, P.A São João e P.A Santa Olga no Programa MS Trifásico.</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4910/ind_79_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Governador do Estado do Mato Grosso do Sul, Sr. EDUARDO RIDEL e ao diretor-presidente da Energisa MS, Sr. PAULO ROBERTO DOS SANTOS, solicitando a inclusão do P.A Teijin, P.A São João e P.A Santa Olga no Programa MS Trifásico.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -445,51 +445,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4855/req_11_adelar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4858/req_14_willian_e_vereadores_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4910/indicacao_-_energia_trifasica.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4855/req_11_adelar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4858/req_14_willian_e_vereadores_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4910/ind_79_adelar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>