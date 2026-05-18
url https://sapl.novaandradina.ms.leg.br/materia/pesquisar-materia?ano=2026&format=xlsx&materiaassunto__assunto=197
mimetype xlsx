--- v0 (2026-03-23)
+++ v1 (2026-05-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="41">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -114,54 +114,69 @@
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>WILLIAN MORAES, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILSON ALMEIDA</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4867/04_-_mocao_de_parabenizacao_-_willian_-_adolesantos.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO ao Santuário Diocesano Imaculado Coração de Maria, extensiva ao Padre Matheus Rocha, aos coordenadores Laysa Ventura e Henaglyton Corneto, aos voluntários e a todos os envolvidos na realização do 1º Retiro AdoleSantos, em reconhecimento à relevante contribuição prestada à evangelização, formação espiritual e fortalecimento da juventude do município de Nova Andradina.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4892/01_-_mocao_de_parabenizacao_fetec.ms.doc</t>
-[...2 lines deleted...]
-    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO aos estudantes DAVI ALBUQUERQUE, FERNANDA FERRARI, LAURA DE MELO e STEFFANI SPANEMBERG, orientadores Sr. CARLOS GUILHERME SASSO e Sr. ANDERSON NEGRELI e a Sra DANIELLY CRISTINY SAKATE BERNEGOZZI RUEDA, diretora da ESCOLA ESTADUAL PROFESSOR NAIR PALÁCIO DE SOUZA, responsáveis pelo projeto científico de relevante interesse público desenvolvido no Município de Nova Andradina/MS, agraciado com o 1º lugar na categoria Ciências da Saúde na FETEC/MS 2025, com destaque estadual em pesquisa aplicada à saúde pública.</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4892/05_-_mocao_de_parabenizacao_-_luciano_-fetec.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO aos estudantes DAVI ALBUQUERQUE, FERNANDA FERRARI, LAURA DE MELO e STEFFANI SPANEMBERG, aos orientadores Sr. CARLOS GUILHERME SASSO e Sr. ANDERSON NEGRELI, e a diretora da Escola Estadual Professora Nair Palácio de Souza, Sra. DANIELLY CRISTINY SAKATE BERNEGOZZI RUEDA, responsáveis pelo projeto científico de relevante interesse público desenvolvido no Município de Nova Andradina/MS, agraciado com o 1º lugar na categoria Ciências da Saúde na FETEC/MS 2025, com destaque estadual em pesquisa aplicada à saúde pública.</t>
+  </si>
+  <si>
+    <t>4956</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4956/07_-_mocao_de_parabenizacao_edson_-_subscritos.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores e Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO, ao Sr. EDSON JOSÉ DA SILVA, Pelos Relevantes Serviços Prestados ao Município de Nova Andradina e em comemoração ao dia do Jornalista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -465,56 +480,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4789/01_-_mocao_de_parabenizacao_10-02_willian.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4816/02_-_mocao_marilda._deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4834/03_-_mocao_de_parabenizacao_agehnova_-_luciano_leal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4867/04_-_mocao_de_parabenizacao_-_willian_-_adolesantos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4892/01_-_mocao_de_parabenizacao_fetec.ms.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4789/01_-_mocao_de_parabenizacao_10-02_willian.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4816/02_-_mocao_marilda._deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4834/03_-_mocao_de_parabenizacao_agehnova_-_luciano_leal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4867/04_-_mocao_de_parabenizacao_-_willian_-_adolesantos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4892/05_-_mocao_de_parabenizacao_-_luciano_-fetec.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4956/07_-_mocao_de_parabenizacao_edson_-_subscritos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -641,57 +656,84 @@
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
     </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" t="s">
+        <v>40</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>