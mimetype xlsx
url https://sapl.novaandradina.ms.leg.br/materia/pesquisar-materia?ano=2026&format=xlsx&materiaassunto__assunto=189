--- v0 (2026-03-24)
+++ v1 (2026-05-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="43">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -81,50 +81,120 @@
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Gerente Regional Da Sanesul de Nova Andradina, SR. JAIR RIBEIRO DE OLIVEIRA, para que preste as seguintes informações acerca da implantação e ampliação da rede de esgotamento sanitário no Município:_x000D_
 1._x000D_
 Em que fase se encontra o processo de implantação/expansão da rede de esgotamento sanitário no município?_x000D_
 2._x000D_
 As obras atualmente em execução possuem prazo definido para conclusão? Em caso positivo, qual o cronograma oficial previsto?_x000D_
 3._x000D_
 Quais bairros do município ainda não foram contemplados com a rede de esgoto?_x000D_
 4._x000D_
 Há planejamento ou cronograma para atendimento dessas localidades?</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>QUEMUEL DE ALENCAR, DITO MACHADO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4865/req_16_quemuel_e_dito.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito municipal, Sr. DR. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura Sr. MOAMMAR MUHAMMAD EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Gerente Regional da Sanesul, Sr. JAIR RIBEIRO, informações e providências acerca da obra de implantação da rede de esgoto realizada no Bairro Portal do Parque, pois moradores realizaram ou estão realizando a ligação de esgoto de suas residências à rede instalada, acreditando que o sistema já estaria em funcionamento, entretanto, não houve comunicação prévia à população informando que as ligações domiciliares ainda não poderiam ser realizadas, como consequência, os dejetos estão ficando acumulados nas caixas coletoras localizadas nas esquinas, ocasionando vazamentos e transtornos sanitários, uma vez que a estrutura final de...</t>
+  </si>
+  <si>
+    <t>4944</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ADELAR BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4944/req_30_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED e ao Gerente Regional da SANESUL, Sr. JAIR RIBEIRO, para que prestem a seguinte informação:_x000D_
+a) Qual o planejamento atual para a implantação e/ou ampliação do sistema de esgotamento sanitário do Distrito de Nova Casa Verde?_x000D_
+b) Há projetos em andamentos ou previstos com cronograma definido para execução;_x000D_
+c) Quais etapas do planejamento já foram concluídas e quais ainda estão pendentes?</t>
+  </si>
+  <si>
+    <t>4982</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>DITO MACHADO, GABRIELA DELGADO, MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4982/req_38_dito_marcia_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e as Vereadoras que a esta subscrevem, nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal De Meio Ambiente E Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, e ao Gerente Regional da Sanesul, Sr. JAIR RIBEIRO, Acerca das obras de implantação da rede de esgotamento sanitário realizadas no âmbito do município, notadamente aquelas executadas em calçadas, pela empresa responsável pela prestação dos serviços de saneamento básico e/ou por suas empresas terceirizadas, apresentam-se os seguintes questionamentos;_x000D_
+As obras de implantação de rede de esgoto realizadas em calçadas no município possuem licenciamento ambiental ou autorização ambiental específica expedida pela Secretaria Municipal de Meio Ambiente?</t>
+  </si>
+  <si>
+    <t>4937</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>WILSON ALMEIDA, NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4937/ind_93_wilson_e_naleu.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Gerente Regional da Empresa de Saneamento de Mato Grosso do Sul (SANESUL), Sr. JAIR RIBEIRO, solicitando o retorno imediato do caminhão limpa-fossa para atendimento à população do município de Nova Andradina, com atenção ao Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>4975</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4975/ind_109_edeildo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao diretor-presidente da Sanesul, Sr. RENATO MARCÍLIO DA SILVA, ao Deputado Estadual, Sr. JÚNIOR MOCHI – (Oswaldo Mochi Junior – MDB), com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, solicitando estudos, para quando houver problemas de vazamentos em canos quebrados no âmbito do imóvel, sem o devido conhecimento do cliente/proprietário, a cobrança possa ser realizada conforme média conjuntural dos meses anteriores, e, não apenas conforme os apontamentos do medidor, ressaltando a eventualidade do fato.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -428,67 +498,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4828/req_08_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4865/req_16_quemuel_e_dito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4828/req_08_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4865/req_16_quemuel_e_dito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4944/req_30_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4982/req_38_dito_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4937/ind_93_wilson_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4975/ind_109_edeildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="46.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -526,54 +596,162 @@
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" t="s">
+        <v>42</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>