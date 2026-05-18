--- v0 (2026-03-24)
+++ v1 (2026-05-18)
@@ -10,104 +10,126 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="27">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5049</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5049/req_51_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, requerendo as seguintes informações referentes à fiscalização, limpeza e manutenção dos terrenos no Distrito de Nova Casa Verde:_x000D_
+a) Quantos terrenos particulares foram notificados para a realização de limpeza no Distrito de Nova Casa Verde nos últimos 12 meses?_x000D_
+b) Dentre os proprietários dos terrenos notificados, quantos foram devidamente localizados pela Administração Pública para recebimento das notificações?_x000D_
+c) Existe cronograma definido para a limpeza e manutenção dos terrenos públicos no Distrito de Nova Casa Verde?_x000D_
+d) Existe planejamento ou cronograma para limpeza dos terrenos particulares em situação de abandono, especialmente nos casos em que os proprietários não foram localizados?</t>
+  </si>
+  <si>
     <t>4775</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILLIAN MORAES</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4775/ind_12_willian.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando que seja realizado melhorias na Praça Shichiro Nakamura, no Bairro Durval Andrade Filho, sendo elas: Manutenção do alambrado da quadra, Manutenção dos aparelhos de academia ao ar livre, Manutenção dos brinquedos de ferro do parque infantil e Solicitação de brinquedos novos de plásticos.</t>
   </si>
   <si>
     <t>4846</t>
-  </si>
-[...1 lines deleted...]
-    <t>51</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4846/ind_51_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando o conserto da base de cimento da cesta de basquete da quadra localizada na Praça Israel Cardonski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -420,67 +442,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4775/ind_12_willian.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4846/ind_51_marcia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5049/req_51_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4775/ind_12_willian.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4846/ind_51_marcia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -503,69 +525,96 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="H3" t="s">
-        <v>20</v>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>