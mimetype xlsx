--- v0 (2026-03-24)
+++ v1 (2026-05-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="139">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -71,108 +71,167 @@
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, NALEU DA CASA VERDE</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4820/req_07_gabriela_adelar_e_naleu.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, solicitando as seguintes informações:_x000D_
 1. Quanto à arrecadação municipal no Distrito de Nova Casa Verde:_x000D_
 a) Valor total da arrecadação municipal proveniente do Distrito de Nova Casa Verde nos últimos 02 (dois) anos, discriminado anualmente;_x000D_
 b) Detalhamento das receitas arrecadadas, incluindo:_x000D_
 IPTU;_x000D_
 ISSQN;_x000D_
 ITBI;_x000D_
 Taxas municipais;_x000D_
 Contribuições de melhoria;_x000D_
 Outras receitas vinculadas ao distrito;_x000D_
 c) Percentual que a arrecadação do Distrito de Nova Casa Verde representa em relação à arrecadação total do município;_x000D_
 d) Informar se há levantamento por georreferenciamento, cadastro imobiliário ou outro sistema que permita identificar a origem territorial das receitas.</t>
   </si>
   <si>
+    <t>4944</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ADELAR BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4944/req_30_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED e ao Gerente Regional da SANESUL, Sr. JAIR RIBEIRO, para que prestem a seguinte informação:_x000D_
+a) Qual o planejamento atual para a implantação e/ou ampliação do sistema de esgotamento sanitário do Distrito de Nova Casa Verde?_x000D_
+b) Há projetos em andamentos ou previstos com cronograma definido para execução;_x000D_
+c) Quais etapas do planejamento já foram concluídas e quais ainda estão pendentes?</t>
+  </si>
+  <si>
+    <t>5049</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5049/req_51_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, requerendo as seguintes informações referentes à fiscalização, limpeza e manutenção dos terrenos no Distrito de Nova Casa Verde:_x000D_
+a) Quantos terrenos particulares foram notificados para a realização de limpeza no Distrito de Nova Casa Verde nos últimos 12 meses?_x000D_
+b) Dentre os proprietários dos terrenos notificados, quantos foram devidamente localizados pela Administração Pública para recebimento das notificações?_x000D_
+c) Existe cronograma definido para a limpeza e manutenção dos terrenos públicos no Distrito de Nova Casa Verde?_x000D_
+d) Existe planejamento ou cronograma para limpeza dos terrenos particulares em situação de abandono, especialmente nos casos em que os proprietários não foram localizados?</t>
+  </si>
+  <si>
+    <t>5050</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5050/req_52_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, requerendo as seguintes informações referentes à ampliação e melhoria da iluminação pública na Avenida Dilson Casarotto e na Rua Antônio Donizete do Nascimento, no Distrito de Nova Casa Verde:_x000D_
+a) Qual a data prevista para entrega dos materiais e para o início da execução dos serviços?</t>
+  </si>
+  <si>
+    <t>5064</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5064/requerimento_remedio_em_casa.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário,  REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Saúde Sr. HERMES SANTOS, solicitando as seguintes informações referentes ao Programa “Remédio em Casa”.</t>
+  </si>
+  <si>
     <t>4793</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>NALEU DA CASA VERDE</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4793/ind_19_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, indicando a necessidade urgente de realização de uma força-tarefa emergencial para a operação tapa-buracos nas ruas e avenidas de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4802/ind_26_gabriela_e_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Diretor-Presidente da Fundação Nova-Andradinense de Cultura, Sr. RODRIGO DA SILVA SOUZA, Reiterando as indicações nº 384/2023 e a nº 112/2025, solicitando a realização de um estudo de viabilidade para a oferta de cursos semelhantes aos disponibilizados pela FUNAC no município de Nova Andradina, com o intuito de implementá-los também no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ADELAR BELO, DEILDO PISCINEIRO, GABRIELA DELGADO, WILLIAN MORAES</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4805/ind_29_adelargabriela_willian_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Secretário Municipal de Serviços Públicos Sr. RAPHAEL AUSGUSTO PERPÉTUO, a implantação de uma quadra de areia no Distrito de Nova Casa Verde, neste Município.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>36</t>
-  </si>
-[...1 lines deleted...]
-    <t>GABRIELA DELGADO</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4821/ind_36_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, Reiterando as indicações n° 249/2024 e a nº 215/2025, solicitando que no projeto de pavimentação asfáltica na Avenida Nova Andradina no Distrito de Nova Casa Verde, seja incluída uma pista de caminhada e arborização em toda a sua extensão.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4823/ind_38_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao secretário de saúde Sr. HERMES SANTOS, ao secretário municipal de planejamento e administração Sr. DAVID TRINDADE GALIEGO, que sejam adotadas as providências necessárias para:_x000D_
 I – Incluir o Distrito de Nova Casa Verde no processo de licitação para fornecimento de combustível destinado aos pacientes que realizam Tratamento Fora do Município._x000D_
 II – Possibilitar que o cadastro dos pacientes para concessão da ajuda de custo seja realizado diretamente na Subprefeitura de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
@@ -203,50 +262,236 @@
     <t>4851</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, FABIO ZANATA, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, WILLIAN MORAES</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e a Deputada Estadual, Sra. MARA CASEIRO, reiterando a indicação nº 365/2025, a viabilidade de emenda parlamentar no valor de R$ 360.000,00 (trezentos e sessenta mil reais) para a construção de vestiários e arquibancadas no campo de futebol do Distrito de Nova Casa Verde, no município de Nova Andradina/MS.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4854/ind_58_gabriela_e_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, reiterando as indicações n°. 210/2023, nº. 76/2024 e a n°. 328/2025, indicando que seja realizado estudo de viabilidade para que a equipe do CAPS possa realizar atendimentos no Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>4932</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4932/ind_88_naleu.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, solicitando a disponibilização de um professor de música para ministrar aulas gratuitas de violão e teclado no Distrito De Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>4948</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4948/ind_95_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, solicitando que seja realizado o “Dia D de Vacinação” no Distrito de Nova Casa Verde, preferencialmente em um dia de sábado, a fim de ampliar o acesso da população às campanhas de imunização.</t>
+  </si>
+  <si>
+    <t>4974</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_quebra_molas.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a  implantação de redutor de velocidade (quebra-molas) na Avenida Dilson Casarotto na quadra 41 lote 4 e quadra 23 lote 25 na mesma avenida  lado oposto e segue o mesmo pedido na Avenida Manoel da Costa lima quadra 9 lote 2 e na Rua Bianca Calixto quadra 32 lote 6, no Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>4996</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4996/ind_120_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, reiterando as indicações n°. 479/2023, e a n°. 15/2025, solicitando estudos para viabilização de atendimento pediátrico na ESF do Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>5004</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5004/ind_122_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a designação de ou coordenador ou chefe de limpeza urbana exclusivo para o Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>5011</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>ADELAR BELO, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5011/ind_124_gabriela_e_adelar.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, solicitando a implantação da Sala do Empreendedor Rural no Distrito de Nova Casa Verde, no município de Nova Andradina/MS, em parceria com o SEBRAE/MS.</t>
+  </si>
+  <si>
+    <t>5021</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>ADELAR BELO, GABRIELA DELGADO, NALEU DA CASA VERDE, WILLIAN MORAES</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5021/ind_126_adelar_gabriela_naleu_e_willian.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao secretário municipal de serviços públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a implantação de iluminação pública no campo de futebol localizado em Nova Casa Verde MS.</t>
+  </si>
+  <si>
+    <t>5026</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>NALEU DA CASA VERDE, ADELAR BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5026/ind_129_naleu_e_adelar.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Secretário de Estado de Justiça e Segurança Pública do Estado de Mato Grosso do Sul, Sr. ANTONIO CARLOS VIDEIRA, ao comandante do 8º. Batalhão da Polícia Militar, tenente-coronel FREDERICO FRANÇOSO CANOLA, com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando intensificação do Programa Patrulha Rural Comunitária no Distrito de Nova Casa Verde, com ações integradas de segurança preventiva voltadas à zona rural.</t>
+  </si>
+  <si>
+    <t>5037</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>DEILDO PISCINEIRO, ADELAR BELO, NALEU DA CASA VERDE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5037/ind_136_deildo_naleu_e_adelar.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, reiterando a Indicações nº 504/2023 e 119/2025, que solicita a construção de Cemitério no Distrito de Nova Casa Verde, município de Nova Andradina-MS.</t>
+  </si>
+  <si>
+    <t>5038</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5038/ind_137_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Diretor- Presidente da Fundação Nova-Andradinense de Esporte e Lazer (FUNAEL), Sr. JOARI MARTINS, solicitando a ampliação das aulas de treinamento funcional no Distrito de Nova Casa Verde, passando de duas para três vezes por semana.</t>
+  </si>
+  <si>
+    <t>5041</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>FABIO ZANATA, WILSON ALMEIDA</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5041/ind_140_wilson_e_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando estudos e posterior construção de uma Rodoviária no Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>5042</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5042/ind_141_adelar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a aquisição de duas motoniveladoras para atender exclusivamente o Distrito de Nova Casa Verde.</t>
+  </si>
+  <si>
+    <t>5048</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5048/ind_145_deildo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a construção de uma capela mortuária no Distrito de Nova Casa Verde, município de Nova Andradina-MS.</t>
+  </si>
+  <si>
+    <t>5054</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5054/lote_urbanizado.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Deputado Estadual, JÚNIOR MOCHI – (Oswaldo Mochi Junior – MDB), ao Prefeito Municipal de Nova Andradina-MS, LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, ao diretor da Agência de Habitação de Nova Andradina (AGEHNOVA), Sr. VICENTE LICHOTI, solicitando estudos para a Implantação do programa habitacional no Distrito de Nova Casa Verde do Programa Lote Urbanizado por meio do Governo do Estado de Mato Grosso do Sul, de  acordo com a Lei Estadual nº. 4.888 de 20 de julho de 2016, que “Institui os Projetos Lotes Urbanizados, aquisição, reforma e ampliação de Unidade habitacional para população de baixa renda de Mato Grosso do Sul”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -550,56 +795,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4820/req_07_gabriela_adelar_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4793/ind_19_naleu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4802/ind_26_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4805/ind_29_adelargabriela_willian_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4821/ind_36_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4823/ind_38_naleu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4824/ind_39_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4825/ind_40_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4854/ind_58_gabriela_e_marcia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4820/req_07_gabriela_adelar_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4944/req_30_adelar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5049/req_51_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5050/req_52_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5064/requerimento_remedio_em_casa.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4793/ind_19_naleu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4802/ind_26_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4805/ind_29_adelargabriela_willian_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4821/ind_36_gabriela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4823/ind_38_naleu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4824/ind_39_marcia_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4825/ind_40_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4851/ind_56_gabriela_fabio_naleu_luciano_e_willian.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4854/ind_58_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4932/ind_88_naleu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4948/ind_95_gabriela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/4996/ind_120_gabriela.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5004/ind_122_adelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5011/ind_124_gabriela_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5021/ind_126_adelar_gabriela_naleu_e_willian.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5026/ind_129_naleu_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5037/ind_136_deildo_naleu_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5038/ind_137_gabriela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5041/ind_140_wilson_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5042/ind_141_adelar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5048/ind_145_deildo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2026/5054/lote_urbanizado.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -633,285 +878,771 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
         <v>43</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D11" t="s">
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>70</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F16" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" t="s">
         <v>18</v>
       </c>
-      <c r="E11" t="s">
-[...9 lines deleted...]
-        <v>59</v>
+      <c r="G20" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" t="s">
+        <v>104</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H22" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
+        <v>109</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H23" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" t="s">
+        <v>114</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H24" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>118</v>
+      </c>
+      <c r="D25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" t="s">
+        <v>38</v>
+      </c>
+      <c r="F25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H25" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>122</v>
+      </c>
+      <c r="D26" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" t="s">
+        <v>38</v>
+      </c>
+      <c r="F26" t="s">
+        <v>123</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H26" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>127</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H27" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>130</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>131</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" t="s">
+        <v>132</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H28" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>135</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>136</v>
+      </c>
+      <c r="D29" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" t="s">
+        <v>38</v>
+      </c>
+      <c r="F29" t="s">
+        <v>132</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H29" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>