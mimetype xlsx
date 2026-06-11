--- v0 (2025-12-21)
+++ v1 (2026-06-11)
@@ -54,572 +54,572 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, ADELAR BELO, ALEMÃO DA SEMENTE, DITO MACHADO, GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/req_03_ceara_adelar_wilson_dito_alemao_willian_luciano_naleu_quemuel_marcia_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/req_03_ceara_adelar_wilson_dito_alemao_willian_luciano_naleu_quemuel_marcia_gabriela.pdf</t>
   </si>
   <si>
     <t>REQUEREM A MESA DIRETORA, nos termos regimentais vigentes que seja que seja encaminhado expediente ao Presidente da Câmara municipal de Nova Andradina Sr. FABIO ZANATA, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Promotor de Justiça Sr. WILLIAM MARRA, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, ao Secretário Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL, e ao responsável da Empresa Transresíduos Prestadora do gerenciamento da Aterro Sanitário MARCOS  VINICIUS GASPAROTTO AFFONSO, requerendo a realização de Audiência Pública, na data de 13 de Março de 2025, referente a taxa de coleta do lixo no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DITO MACHADO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/req_16_dito_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/req_16_dito_wilson.pdf</t>
   </si>
   <si>
     <t>REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando os seguintes documentos referentes ao contrato da Empresa Transresíduos, responsável pela coleta, destinação e tratamento do lixo em Nova Andradina-MS:_x000D_
 a) Relatório financeiro detalhado dos anos 2022, 2023 e 2024 e dos meses Janeiro e Fevereiro de 2025, com relatórios comprobatórios, contendo:             - Valor total gasto anualmente;_x000D_
 - A discriminação mensal desses gastos;_x000D_
 - As fontes de financiamentos (recursos próprios, estaduais ou Federais)._x000D_
 b) Cópia Integral do contrato entre a Secretária Municipal de Desenvolvimento Integrado e a Empresa Trasnresíduos Ambiental S/A (bem como os respectivos documentos anexos – Digital);</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>DITO MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/req_39_dito.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/req_39_dito.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando os documentos complementares relativos ao Contrato nº 123/2019, conforme anteriormente solicitado por meio do Requerimento nº 016/2025, os quais não foram integralmente apresentados na resposta encaminhada, solicitamos:_x000D_
 a) Cópia integral do Contrato nº 123/2019;_x000D_
 b) Cópia de todos os Termos Aditivos firmados até o Termo Aditivo nº 010, com respectivas datas e fundamentos legais;_x000D_
 c) Justificativas técnicas e administrativas para cada aditamento;_x000D_
 d) Pareceres jurídicos que embasaram a celebração do contrato original e de seus aditivos;</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4217/req_70_dito.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4217/req_70_dito.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal De Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, e ao Gerente Regional da Sanesul, Sr. JAIR RIBEIRO, solicitando as seguintes informações: 1. Há, por parte da concessionária, estudos ou preocupações específicas quanto a possíveis riscos decorrentes da utilização de tubulações de ferro na rede de esgotamento sanitário? 2. São realizados exames ou monitoramentos periódicos para verificar a influência dessas tubulações na qualidade da água e na eficiência do sistema de esgoto? 3. Existe previsão, cronograma ou projeto para substituição dessas tubulações por materiais mais modernos e adequados?</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_13_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_13_-_gabriela.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. Leandro Ferreira Luiz Fedossi, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. Hemerson Israel dos Santos, , reiterando a Indicação nº 270/2022,  solicitando que verifique a possibilidade, junto ao Setor competente, no sentido de estudar e implantar no Programa de Coleta Seletiva a distribuição de sacos de lixo por domicílio, semanalmente, de cor diferenciada, como forma de incentivar a separação doméstica de resíduos recicláveis seco.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/ind_24_marcia_18-03.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/ind_24_marcia_18-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando melhorias no Centro de Comercialização da Agricultura (Mercado Municipal), abrangendo:_x000D_
 • construção de uma mureta e a pavimentação na esquina da Rua Imaculada Conceição;_x000D_
 • limpeza das calhas;_x000D_
 • instalação de um toldo na entrada.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ADELAR BELO, GABRIELA DELGADO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a disponibilização de banheiros químicos durante a realização da Feira do Produtor, que ocorre às sextas-feiras no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, DITO MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3880/ind_178_deildo_dito.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3880/ind_178_deildo_dito.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando a instalação de Ecoponto para recebimento de materiais recicláveis na entrada do bairro Frutal.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3925/ind_207_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3925/ind_207_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando providências necessárias para formalizar solicitação junto ao Instituto Nacional de Colonização e Reforma Agrária (INCRA) e à Companhia Nacional de Abastecimento (CONAB), visando à obtenção de doação de sementes de milho, a ser distribuída aos assentamentos rurais do Município.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>ADELAR BELO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/ind_232_adelar_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/ind_232_adelar_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado Sr. HEMERSON ISRAEL DOS SANTOS, solicitando que estude a viabilidade da criação de um Banco de Calcário para atendimento dos pequenos produtores e assentamentos rurais do município.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, WILLIAN MORAES, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_245_willian_deildo_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_245_willian_deildo_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando a aquisição de um triturador de galhos de árvores para o município.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Superintendente do INCRA, PAULO ROBERTO DA SILVA, e ao Secretário Municipal de Meio Ambiente HEMERSON ISRAEL DOS SANTOS solicitando que adote medidas para garantir o máximo de acesso e fomento ao programa “Fomento Mulher” para atender às mulheres dos Assentamentos Teijin, São João e Santa Olga, situados na zona rural deste Município.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/ind_271_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/ind_271_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, a reiteração da indicação nº373/2023, solicitando que seja executada uma campanha junto as entidades socias, para reflorestamento de áreas públicas do município.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/ind_277_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/ind_277_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, solicitando que sejam tomadas providências, juntamente com a Energisa, para o aumento da carga instalada da rede de energia elétrica no Parque Industrial.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/ind_278_gabriela_fabio_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/ind_278_gabriela_fabio_adelar.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Diretor-Presidente da Fundação Nova-Andradinense de Esporte e Lazer, o Sr. JOARI MARTINS, solicitando que sejam realizadas ações previstas na Lei Municipal nº 1.793, de 7 de dezembro de 2023, que institui o Dia Municipal de Proteção ao Cerrado, celebrado em 11 de setembro, conforme as seguintes propostas:_x000D_
 1. Realização de um evento ciclístico no Assentamento Teijin, em parceria com o Programa Cerrado Circular, que já promove ações de turismo ecológico e possui trilhas adequadas para ciclistas;</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/ind_324_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/ind_324_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o_x000D_
 Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio_x000D_
 Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS,_x000D_
 solicitando as adequações necessárias para o cumprimento das novas determinações do Decreto_x000D_
 Federal nº 12.527, de 24 de junho de 2025, que tornou obrigatória a homologação municipal do_x000D_
 Registro Geral da Atividade Pesqueira (RGP), conforme cópia anexa._x000D_
 A presente indicação sugere que a Secretaria adote as seguintes providências:_x000D_
 a) Designe dentro do setor, um servidor responsável por conduzir os pedidos de_x000D_
 homologação do RGP no município;_x000D_
 b) Realize ampla divulgação dos documentos exigidos e do passo a passo necessário_x000D_
 para a realização do processo;</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4236/ind_392_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4236/ind_392_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças Sr. HERNANDES ORTIZ, ao Secretário Municipal do de Meio Ambiente e Desenvolvimento Integrado Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Educação Cultura e Esportes, Sr. WAGNER PÉRIGO, solicitando que seja avaliada a viabilidade da implantação de Totens de Hidratação Pública no município, por meio de parceria com a empresa Smarttoten, que oferece uma solução inovadora e sustentável para o acesso gratuito à água potável.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4248/ind_401_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4248/ind_401_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, ao Secretário Municipal de Desenvolvimento Integrado e Meio Ambiente, Sr. HEMERSON ISRAEL DOS SANTOS e ao Responsável da Empresa Trasnresíduos Prestadora do gerenciamento do Aterro Sanitário, Ambiental S/A, Sr. MARCOS VINICIUS GASPAROTTO AFFONSO, solicitando que as caçambas implantadas pela Transresíduos no município de Nova Andradina para captação do lixo, recebam sinalizações que incluam tarjas refletoras, nome e telefone da empresa responsável, além de um número de identificação ou permissão, para garantir a visibilidade e segurança no trânsito, peculiarmente evitem acidentes com pedestres nas calçadas.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4252/ind_403_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4252/ind_403_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, a Deputada Federal, Sra. CAMILA BAZACHI JARA MARZOCHI, e ao Deputado Estadual, Sr. JOSÉ ORCÍRIO MIRANDA DOS SANTOS (Zeca do PT), solicitando a implementação de um Projeto de Aves Poedeiras, a ser desenvolvido pela Cooperativa COOPAFORTE, visando atender e fortalecer a atividade produtiva de seus associados.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4263/ind_414_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4263/ind_414_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual PEDRO ARLEI CARAVINA, com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e cópia ao Secretário Municipal de Meio ambiente e desenvolvimento integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando emenda parlamentar no valor de R$ 50.000,00 (cinquenta mil reais) para a Associação Linha da Amizade no Distrito de Nova Casa Verde, Município de Nova Andradina.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4264/ind_415_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4264/ind_415_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e cópia ao Secretário Municipal de Meio ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando emenda parlamentar no valor de R$ 50.000,00 (cinquenta mil reais) para a Associação Santa Luzia, sediada neste município.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4292/ind_423_marcia_e_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4292/ind_423_marcia_e_fabio.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, solicitando a retomada no município do Projeto Recicla Verdinho, realizado por meio do Programa Cidade Empreendedora, executado pelo Sebrae/MS em parceria com a Prefeitura Municipal de Nova Andradina.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4313/ind_434_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4313/ind_434_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando que o Viveiro Municipal passe a cultivar e disponibilizar mudas de árvores frutíferas do Cerrado.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4319/ind_438_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4319/ind_438_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, Sr. JAIME ELIAS VERRUCK, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, com cópia ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando a reativação do Conselho Paritário de Produtores e Indústrias de Leite em Mato Grosso do Sul (Conseleite), com subsídio do Governo do Estado do Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>ADELAR BELO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Meio Ambiente e Desenvolvimento Integrado (SEMADI) Sr. HEMERSON ISRAEL DOS SANTOS, e ao Superintende do Instituto Nacional de Colonização e Reforma Agrária (INCRA), Sr. PAULO ROBERTO DA SILVA, solicitando a liberação do benefício “Fomento Mulher” às famílias do Projeto de Assentamento Casa Verde, localizado na zona rural deste município.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando estudos para a criação de um área industrial no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4418/ind_484_willian.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4418/ind_484_willian.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, Solicitando a realização de estudos e ações necessárias para viabilizar a implantação de curso técnico de formação de eletricistas em nosso município.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Presidente da Assembleia Legislativa de Mato Grosso do Sul, Sr. GERSON CLARO, ao Secretário de Estado de Meio Ambiente, Desenvolvimento Econômico, Produção e Agricultura Familiar, Sr. JAIME VERRUCK, ao Secretário de Estado de Infraestrutura e Logística, Sr. GUILHERME ALCÂNTARA, ao Diretor Presidente da AGESUL (Agência Estadual de Gestão de Empreendimentos), Sr. MAURO AZAMBUJA RONDON FLORES, ao Diretor Executivo de Assessoramento da Agesul – Regional de Nova Andradina-MS, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, ao Prefeito Municipal de Nova Andradina, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Prefeito</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4454/ind_499_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4454/ind_499_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, sugerindo que estudem a viabilidade de realizar melhorias estruturais, paisagísticas e de proteção ambiental na área verde conhecida como Parque Ambiental de Nova Andradina “Matinha”, situada dentro do perímetro urbano deste município.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4519/ind_523_wilson_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4519/ind_523_wilson_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, sugerindo estudos visando à ligação da Rua André Loyer com a Rua Odilon Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4536/marcia_e_gabi_1.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4536/marcia_e_gabi_1.doc</t>
   </si>
   <si>
     <t>As Vereadoras que esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente, ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Superintendente Regional do DNIT no Estado de Mato Grosso do Sul, Sr. EURO NUNES VARANIS JUNIOR, e ao Secretário de Estado de Governo e Gestão Estratégica, Sr. RODRIGO PEREZ RAMOS, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, reiterando as Indicações nº 17/2022 e nº 144/2023, solicitando estudo para criação de vários corredores faunísticos e recuo das matas as margens na rodovia MS 134.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, FABIO ZANATA, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4581/ind_550_ceara_gabriela_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4581/ind_550_ceara_gabriela_fabio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando estudos que viabilizem a implantação do Programa Municipal de Áreas Verdes Comunitárias de Bem-Estar, destinado a incentivar a criação e manutenção de espaços verdes, hortas comunitárias e áreas de convivência sustentável nos bairros e escolas do município.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4603/ind_555_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4603/ind_555_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, o Deputada Federal, Sr. VANDER LOUBET, e ao Deputado Estadual Sr. JOSÉ ORCÍRIO MIRANDA DOS SANTOS do PT, solicitando esforços junto ao Governo do Estado de Mato Grosso do Sul para viabilizar a destinação de uma Patrulha Mecanizada (trator com redutor e implementos) à ASSOCIOLGA – Associação dos Agricultores Familiares do Assentamento Santa Olga, localizada neste Município.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4628/ind_561_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4628/ind_561_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, solicitando a implantação do Programa Municipal de Compostagem nas Escolas Públicas do Município.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4629/ind_562_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4629/ind_562_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Serviços Públicos (SEMUSP), Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando criação de um viveiro de mudas no Distrito de Nova Casa Verde representa uma ação estratégica para o desenvolvimento sustentável.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4694/ind_581_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4694/ind_581_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, a reiteração da indicação nº291/2023, solicitando a realização de cursos profissionalizantes nas áreas da indústria frigorífica, tratamento de couros e agrícola, construção civil entre outros áreas que apresentam déficit no mercado de trabalho regional, ampliando assim o contexto dos cursos oferecidos a população.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4697/ind_584_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4697/ind_584_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, que seja firmado um termo de fomento com as associações rurais para a distribuição de adubo destinado à formação de capineiras nos assentamentos e pequenas propriedades.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -926,67 +926,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/req_03_ceara_adelar_wilson_dito_alemao_willian_luciano_naleu_quemuel_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/req_16_dito_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/req_39_dito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4217/req_70_dito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_13_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/ind_24_marcia_18-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3880/ind_178_deildo_dito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3925/ind_207_adelar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/ind_232_adelar_naleu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_245_willian_deildo_gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/ind_271_marcia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/ind_277_gabriela.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/ind_278_gabriela_fabio_adelar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/ind_324_gabriela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4236/ind_392_ceara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4248/ind_401_fabio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4252/ind_403_adelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4263/ind_414_alemao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4264/ind_415_alemao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4292/ind_423_marcia_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4313/ind_434_marcia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4319/ind_438_gabriela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4418/ind_484_willian.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4454/ind_499_wilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4519/ind_523_wilson_deildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4536/marcia_e_gabi_1.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4581/ind_550_ceara_gabriela_fabio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4603/ind_555_adelar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4628/ind_561_gabriela.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4629/ind_562_adelar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4694/ind_581_marcia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4697/ind_584_gabriela.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3638/req_03_ceara_adelar_wilson_dito_alemao_willian_luciano_naleu_quemuel_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3764/req_16_dito_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3945/req_39_dito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4217/req_70_dito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_13_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3653/ind_24_marcia_18-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3880/ind_178_deildo_dito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3925/ind_207_adelar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3965/ind_232_adelar_naleu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_245_willian_deildo_gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4039/ind_271_marcia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4046/ind_277_gabriela.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4048/ind_278_gabriela_fabio_adelar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4127/ind_324_gabriela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4236/ind_392_ceara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4248/ind_401_fabio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4252/ind_403_adelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4263/ind_414_alemao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4264/ind_415_alemao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4292/ind_423_marcia_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4313/ind_434_marcia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4319/ind_438_gabriela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4418/ind_484_willian.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4454/ind_499_wilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4519/ind_523_wilson_deildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4536/marcia_e_gabi_1.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4581/ind_550_ceara_gabriela_fabio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4603/ind_555_adelar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4628/ind_561_gabriela.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4629/ind_562_adelar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4694/ind_581_marcia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4697/ind_584_gabriela.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>