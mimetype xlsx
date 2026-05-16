--- v0 (2026-02-05)
+++ v1 (2026-05-16)
@@ -54,138 +54,138 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_08_-_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_08_-_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr RAPHAEL AUGUSTO PERPÉTUO, solicitando a restauração e ampliação da largura da Estrada do Bairro Peneirinha, de acordo com as possíveis viabilidades.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, com cópia ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL PERPÉTUO, solicitando a realização da manutenção da estrada rural que está no KM 117 que liga a Fazenda Jatobá e Águia Dourada II.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços `pa, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a realização de serviços de manutenção e melhoramento das estradas vicinais dos Projetos de Assentamento Teijin e Casa Verde, localizados na zona rural do município.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4317/ind_436_marcia_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4317/ind_436_marcia_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, que sejam estudadas as providências necessárias para a utilização da tecnologia EMC SQUARED®,  em obras de melhoria e manutenção das estradas vicinais de nosso município.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando serviço de nivelamento na estrada vicinal do trecho entre o Assentamento Teijin e o distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4331/ind_447_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4331/ind_447_luciano.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário de Obras e Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando implantação de placas de Proibido Jogar lixo no cruzamento da Avenida Avelino Fernandes Sena com a Estrada Municipal Gracindo Abílio Lourenço.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, solicitando a restauração e manutenção da estrada rural que dá acesso à região do Bairro Papagaio, no km 154, zona rural deste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -492,67 +492,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_08_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4317/ind_436_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4331/ind_447_luciano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_08_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4317/ind_436_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4331/ind_447_luciano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>