--- v0 (2026-02-28)
+++ v1 (2026-05-16)
@@ -54,227 +54,227 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3919/req_35_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3919/req_35_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos regimentais vigentes, após ouvido o_x000D_
 Plenário, REQUER À MESA DIRETORA que encaminhe ao Prefeito Municipal, Sr._x000D_
 LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Saúde, Sra. JOZELI_x000D_
 CHULLI DA SILVA, e ao Diretor do Hospital Regional, Sr. NORBERTO FABRI,_x000D_
 solicitando as seguintes informações pertinentes à segurança realizada no referido local:_x000D_
 a) Qual é a empresa responsável pela segurança no/do Hospital Regional?_x000D_
 b) Essa empresa, por meio de seus profissionais, realiza a segurança patrimonial, dos_x000D_
 pacientes e dos(as) servidores(as) do hospital?_x000D_
 c) Os profissionais de segurança atuam para manter a ordem no Hospital, abrangendo a_x000D_
 proteção do patrimônio, dos bens públicos e das pessoas ali presentes?_x000D_
 Solicita-se, ainda, o envio de cópia do contrato firmado entre o Hospital Regional e a_x000D_
 empresa responsável pela segurança no perímetro do nosocômio, bem como a descrição_x000D_
 detalhada das informações nele contidas.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/req_38_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/req_38_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, à Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, e ao Diretor da Fundação de Serviços de Saúde de Nova Andradina, Sr. NORBERTO FABRI JUNIOR, solicitando que sejam prestadas informações referentes à realização das cirurgias ortopédicas por vídeo nesta unidade hospitalar. Diante disso, solicito os seguintes esclarecimentos:_x000D_
 1. O serviço de cirurgias ortopédicas por vídeo permanece paralisadas? Caso sim, quais os motivos para a continuidade da suspensão?_x000D_
 2. Tendo as cirurgias por vídeo sido retomadas, quantos procedimentos foram realizados até o presente momento “no ano de 2025”?_x000D_
 3. Quais medidas estão sendo tomadas para garantir a normalização completa e contínua desse serviço?</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/req_45_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/req_45_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, e ao Diretor Geral da Fundação Serviços de Saúde de Nova Andradina, Sr. NORBERTO FABRI JUNIOR, solicitando informações acerca da suspensão das cirurgias de vasectomia no Hospital Regional de Nova Andradina Dr. Francisco Dantas Maniçoba._x000D_
 1. Qual o motivo da interrupção das cirurgias de vasectomia na unidade?_x000D_
 2. Quantos pacientes estão aguardando o procedimento desde janeiro até a presente data?_x000D_
 3. Qual a previsão para o retorno da realização dessas cirurgias no hospital?</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/req_54_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/req_54_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o_x000D_
 Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Diretor Geral da Fundação_x000D_
 Serviços de Saúde de Nova Andradina, Sr. NORBERTO FABRI JUNIOR, solicitando que_x000D_
 prestem as seguintes informações referentes aos procedimentos cirúrgicos de cisto pilonidal._x000D_
 1. Quantas pessoas estão atualmente na fila de espera para a realização da cirurgia de cisto_x000D_
 pilonidal?_x000D_
 2. Desde quando as cirurgias desse tipo não estão sendo realizadas no Hospital Regional?_x000D_
 3. Qual o motivo da suspensão ou interrupção da realização dessas cirurgias?_x000D_
 4. Qual a previsão para o retorno da realização dessas cirurgias no hospital?_x000D_
 5. Informar quantas cirurgias de cisto pilonidal foram realizadas nos últimos 12 meses, com_x000D_
 detalhamento mensal, caso possível.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_48_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_48_luciano.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr Raphael Augusto Perpétuo, ao Secretário Municipal de Finanças e Gestão, Sr. Hernandes   Ortiz, ao Diretor Geral da  FUNSAU – NA, Sr Norberto  Fabri Júnior, e  a Secretária  Municipal de Saúde, Srª Jozeli Chulli da Silva Martins, solicitando uma Capela Ecumênica e o acesso livre do Wi-Fi para o Hospital Regional de Nova Andradina.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>QUEMUEL DE ALENCAR, DITO MACHADO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/ind_117_quemuel_dito_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/ind_117_quemuel_dito_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Deputado Estadual Sr. ROBERTO HASHIOKA SOLER, indicando a possibilidade de destinar emenda parlamentar para o Hospital Regional de Nova Andradina, MS, visando à aquisição de um novo aparelho de ultrassonografia.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/ind_298_ceara_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/ind_298_ceara_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente a Deputada Federal, Sra. CAMILA JARA, que seja realizado esforços para destinar emenda parlamentar no valor de 750.000,00 reais para serem aplicados na construção do administrativo do Hospital Francisco Dantas Maniçoba – Hospital Regional.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4180/ind_360_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4180/ind_360_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Saúde, Sra. JOSELI CHULLI DA SILVA MARTINS, e ao Diretor Geral da Funsau-NA, Sr. NORBERTO FABRI JUNIOR, solicitando estudos para a implantação do programa “Remédio na Hora”, consistindo na instalação de uma farmácia interna no Hospital Regional Francisco Dantas Maniçoba, com funcionamento estendido, preferencialmente 24 horas por dia.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>DITO MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4260/ind_411_dito.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4260/ind_411_dito.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI E A Secretária Municipal De Saúde Sra. JOZELI CHULLI DA SILVA MARTINS E Ao Diretor Geral Da Funsau-Na, Sr. NORBERTO FABRI JÚNIOR, indica que seja realizada, providências para viabilizar a interligação do sistema de informações do Hospital Regional com o sistema informatizado utilizado pela Secretaria Municipal de Saúde e pelas Unidades de Saúde da Família (ESFs).</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4334/ind_448_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4334/ind_448_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Diretor-Geral da Fundação Serviços de Saúde de Nova Andradina –FUNSAU-NA, Sr. NORBERTO FABRI JUNIOR, solicitando que sejam adotadas medidas junto ao Hospital Regional Francisco Dantas Maniçoba para que a sala de parto humanizado receba iluminação aconchegante e adequada ao ambiente.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4733/ind_592_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4733/ind_592_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, e ao Diretor Geral da Fundação Serviços de Saúde de Nova Andradina, Sr. NORBERTO FABRI JUNIOR, que sejam adotadas as providências necessárias para a aquisição de poltronas hospitalares acolchoadas, destinadas ao uso de pacientes e acompanhantes, nas seguintes dependências das unidades de saúde do município:_x000D_
 •_x000D_
 Sala de Observação;_x000D_
 •_x000D_
 Pronto Socorro;_x000D_
 •_x000D_
 Sala de Medicação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -587,67 +587,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3919/req_35_fabio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/req_38_gabriela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/req_45_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/req_54_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_48_luciano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/ind_117_quemuel_dito_wilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/ind_298_ceara_adelar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4180/ind_360_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4260/ind_411_dito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4334/ind_448_marcia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4733/ind_592_gabriela.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3919/req_35_fabio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3941/req_38_gabriela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4009/req_45_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4075/req_54_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_48_luciano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3789/ind_117_quemuel_dito_wilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4084/ind_298_ceara_adelar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4180/ind_360_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4260/ind_411_dito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4334/ind_448_marcia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4733/ind_592_gabriela.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>