--- v0 (2026-03-03)
+++ v1 (2026-06-19)
@@ -54,128 +54,128 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DITO MACHADO, QUEMUEL DE ALENCAR</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf</t>
   </si>
   <si>
     <t>O Vereadores que a esta subscrevem, nos termos regimentais vigentes depois de ter_x000D_
 ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao_x000D_
 Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de_x000D_
 Estado de Justiça e Segurança Pública de Mato Grosso do Sul, Sr. ANTÔNIO CARLOS_x000D_
 VIDEIRA, ao Deputado Estadual, Sr. ROBERTO HASHIOKA SOLER, ao Prefeito_x000D_
 Municipal de Nova Andradina, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao_x000D_
 Comandante do 8º Batalhão, Sr. PAULO RENATO RIBEIRO, solicitando a necessidade_x000D_
 premente da construção de uma nova unidade do 8º Batalhão no Distrito de Nova Casa Verde,_x000D_
 tendo em vista que as instalações atuais não atendem mais às demandas operacionais e_x000D_
 estruturais da corporação.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Deputado Estadual, Sr. JOSÉ ORCÍRIO MIRANDA DOS SANTOS, ao Deputado Federal, Sr. VANDER LOUBET, e ao Secretário de Estado de Justiça e Segurança Pública de Mato Grosso do Sul, Sr. ANTÔNIO CARLOS VIDEIRA, solicitando a construção de uma nova unidade do 8º Batalhão da Polícia Militar no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Justiça e_x000D_
 Segurança Pública de Mato Grosso do Sul, Sr. ANTÔNIO CARLOS VIDEIRA, ao Comandante Geral da Polícia Militar de Mato Grosso do Sul, Sr. RENATO DOS ANJOS GARNES, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, ao comandante do 8º Batalhão da PM de Nova Andradina, Sr. PAULO RENATO RIBEIRO, com cópia para o Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando o aumento do efetivo da PM com o objetivo de melhorar a segurança de Nova Andradina e do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o_x000D_
 Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal,_x000D_
 Sr. GERALDO RESENDE, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, com cópia_x000D_
 ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de_x000D_
 Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Comandante Do 8º Batalhão da_x000D_
 Policia Militar de Nova Andradina-MS, Sr. PAULO RENATO RIBEIRO, solicitando recursos_x000D_
 financeiros através de Emenda Parlamentar para a construção de uma unidade Policial no Distrito_x000D_
 de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, QUEMUEL DE ALENCAR</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/ind_225_wilson_quemuel.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/ind_225_wilson_quemuel.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, ao Diretor do Departamento Municipal de Transito (DEMTRAN), Sr. PEDRO GOMES SOARES, e ao Comandante de Policiamento de_x000D_
 Trânsito da Polícia Militar de Nova Andradina, Sr. ALDO LUIZ DE SOUZA, solicitando que seja avaliada e viabilizada a presença e atuação da Polícia Militar de Trânsito e/ou dos Guardas Municipais de Trânsito, principalmente em datas comemorativas e períodos de grande movimentação no comércio local, como ocorreu na véspera do Dia das Mães.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -483,67 +483,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/ind_225_wilson_quemuel.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3958/ind_225_wilson_quemuel.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>