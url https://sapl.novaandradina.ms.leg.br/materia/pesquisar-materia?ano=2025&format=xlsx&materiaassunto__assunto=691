--- v0 (2025-12-28)
+++ v1 (2026-05-18)
@@ -54,307 +54,307 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4525/req_115_gabriela_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4525/req_115_gabriela_adelar.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Superintendente Regional do Instituto Nacional de Colonização e Reforma Agrária – INCRA/MS, Sr. PAULO ROBERTO DA SILVA, e ao Diretor Geral da Agência de Habitação de Nova Andradina (AGEHNOVA), Sr. VICENTE DE SOUSA LICHOTI, solicitando informações atualizadas acerca da situação da doação referente ao núcleo urbano da área comunitária existente no Projeto de Assentamento Teijin, destinada ao Município de Nova Andradina.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/ind_09_-_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/ind_09_-_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando que seja realizado o aterro no local onde está sendo construída a obra do barracão da Cooperativa COOPAVI, na sede do P.A Teijin.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/ind_93_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/ind_93_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PÉRPETUO, solicitando a implantação de placas de sinalização na lagoa “PRAINHA DO ARROZ”, localizado na Projeto de Assentamento Teijim, Grupo FETAGRI, advertindo riscos de Afogamento.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE, ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal da Saúde, Sr. JOZELI CHULLI, solicitando a implementação de um Programa de Atendimento à Saúde no Assentamento Teijin, no distrito de Nova Casa Verde, Município de Nova Andradina, englobando as seguintes ações:_x000D_
 a) Parceria com Instituições de Ensino na Área da Saúde e Atendimento Móvel;_x000D_
 b) Implantação de um Ponto de Apoio à Saúde com Farmácia Básica;_x000D_
 c) Disponibilização de um WhatsApp Exclusivo para Atendimento e Farmácia Online.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/ind_138_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/ind_138_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA DOS SANTOS CORREIA VALDEZ, solicitando disponibilidade de um veículo (ônibus) para transportar as pessoas da terceira idade, residentes no P.A Teijin, para que tenham a oportunidade de participarem do Projeto Conviver no Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/ind_191_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/ind_191_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Deputado Federal, Sr. VANDER LOUBET, e ao Deputado Estadual, Sr. JOSÉ ORCÍRIO MIRANDA, solicitando o apoio de Vossas Excelências para a destinação de recursos orçamentários, por meio de emenda parlamentar ou outro instrumento pertinente, visando à construção de duas quadras cobertas no P.A Teijin. Sendo uma no 17 de Abril e outra no Santo Expedito.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3909/ind_197_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3909/ind_197_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando que seja viabilizada a “COLETA DE LIXO DOMESTICO” nos Assentamento Santa Olga e Assentamento Teijin.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Estado de Infraestrutura e Logística de MS, Sr. GUILHERME ALCÂNTARA, e ao Diretor-presidente da AGESUL, Sr. MAURO AZAMBUJA RONDON FLORES, solicitando a viabilização de obras de melhorias na rodovia estadual MS-134, no trecho compreendido entre Nova Andradina e o Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3940/ind_214_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3940/ind_214_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a realização de limpeza e manutenção periódica dos núcleos sociais dos Assentamentos Teijin, São João e Santa Olga, com periodicidade trimestral, visando garantir melhores condições de uso, segurança, salubridade e bem-estar aos moradores dessas comunidades.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>ADELAR BELO, DEILDO PISCINEIRO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/ind_231_adelar_deildo_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/ind_231_adelar_deildo_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a implantação de academias ao ar livre, com a devida arborização e paisagismo, nos assentamentos Teijin e São João.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Superintendente do INCRA, PAULO ROBERTO DA SILVA, e ao Secretário Municipal de Meio Ambiente HEMERSON ISRAEL DOS SANTOS solicitando que adote medidas para garantir o máximo de acesso e fomento ao programa “Fomento Mulher” para atender às mulheres dos Assentamentos Teijin, São João e Santa Olga, situados na zona rural deste Município.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4147/ind_337_ceara_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4147/ind_337_ceara_luciano.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário de Municipal de Obras e Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, para que sejam realizados estudos técnicos e providenciadas as medidas necessárias visando à implantação de novas luminárias públicas no trecho compreendido entre a Rua Marechal Rondon e a Avenida Pedro Cassimiro Motta, no Distrito de Casa Verde/MS.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços `pa, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a realização de serviços de manutenção e melhoramento das estradas vicinais dos Projetos de Assentamento Teijin e Casa Verde, localizados na zona rural do município.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>ADELAR BELO, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4323/ind_440_alemao_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4323/ind_440_alemao_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, indicando a necessidade de execução de curvas de nível em toda a extensão do Assentamento Teijin.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando serviço de nivelamento na estrada vicinal do trecho entre o Assentamento Teijin e o distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual Sr. PEDRO ARLEI CARAVINA e à empresa ENERGISA MATO GROSSO DO SUL – DISTRIBUIDORA DE ENERGIA S.A, com cópia ao Prefeito Municipal Sr. LEANDRO FEDOSSI, solicitando a adoção de providências urgentes em razão das constantes quedas e interrupções no fornecimento de energia elétrica na zona rural de Nova Andradina, em especial no Assentamento Teijin, situado no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4402/ind_479_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4402/ind_479_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS e a Coordenadora de Endemias e do Centro de Controle de Zoonoses (CCZ) de Nova Andradina-MS, Sra. RENATA MORAIS, solicitando a realização de atendimentos regulares in loco no Projeto de Assentamento Teijin, São João e Santa Olga, localizado na zona rural deste município abrangendo:_x000D_
 a) Vigilância Epidemiológica; b) Controle de Vetores; c) Campanhas de Vacinação; d) Apuração de possíveis denúncias de maus tratos a animais.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4491/ind_516_gabriela_e_edeildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4491/ind_516_gabriela_e_edeildo.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o Vereador que a esta subscrevem, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado do Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Diretor-Presidente da Agência Estadual de Gestão de Empreendimentos, SR. MAURO AZAMBUJA RONDON, a Deputada Estadual do Mato Grosso do Sul, Sra. MARA CASEIRO, e ao Deputado Estadual do Mato Grosso do Sul, Sr. JUNIOR MOCHI, solicitando a implantação de um redutor de velocidade na Rodovia Auro Soares de Moura Andrade (MS-134), na entrada principal do Assentamento 17 de Abril - Teijin, no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4727/ind_591_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4727/ind_591_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Secretário Municipal de Educação, Cultura e Esporte (SEMEC), Sr. WAGNER PERIGO, e ao Diretor-Presidente da Fundação Nova -Andradinense de Esporte e Lazer- (FUNAEL), Sr. JOARI MARTINS, solicitando que sejam adotadas as providências necessárias para a organização de um torneio de futebol envolvendo os times do Distrito de Nova Casa Verde e região, a ser realizado no campo do Assentamento Teijin (Retiro do Poço).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -661,67 +661,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4525/req_115_gabriela_adelar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/ind_09_-_adelar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/ind_93_naleu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/ind_138_adelar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/ind_191_adelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3909/ind_197_deildo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3940/ind_214_adelar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/ind_231_adelar_deildo_naleu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4147/ind_337_ceara_luciano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4323/ind_440_alemao_adelar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4402/ind_479_adelar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4491/ind_516_gabriela_e_edeildo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4727/ind_591_adelar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4525/req_115_gabriela_adelar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3629/ind_09_-_adelar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3751/ind_93_naleu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3818/ind_138_adelar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3900/ind_191_adelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3909/ind_197_deildo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3940/ind_214_adelar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3964/ind_231_adelar_deildo_naleu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_251_adelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4147/ind_337_ceara_luciano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4323/ind_440_alemao_adelar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4326/ind_443_deildo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4402/ind_479_adelar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4491/ind_516_gabriela_e_edeildo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4727/ind_591_adelar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>