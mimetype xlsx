--- v0 (2025-12-22)
+++ v1 (2026-06-15)
@@ -54,126 +54,126 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILLIAN MORAES, ALEMÃO DA SEMENTE, MÁRCIA LOBO, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/ind_32_willian_alemao_wilson_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/ind_32_willian_alemao_wilson_marcia.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, ao Secretário Municipal de Educação Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Secretário de Infraestrutura Sr. MOAMMAR MUHAMMAD EL ABED, solicitando que seja realizada a revitalização da praça Israel Cardonski, localizada no Bairro Portal do Parque, bem como a implantação de cobertura na quadra esportiva.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/ind_118_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/ind_118_luciano.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a revitalização da Praça do Centenário, localizada na Praça Geraldo Matos Lima.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3928/ind_209_willian.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3928/ind_209_willian.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Diretor da Fundação Nova-Andradinense de Esporte e Lazer (FUNAEL), Sr. JOARI MARTINS, solicitando a revitalização da PINTURA da quadra de basquete 3x3 localizada na Praça Geraldo Matos Lima, bem como a PINTURA e manutenção na rede de ILUMINAÇÃO da quadra de basquete 3x3, localizada no Centro de Eventos Professor José Antônio Zanqueta.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>WILLIAN MORAES, PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/ind_222_willian_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/ind_222_willian_luciano.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO e ao Diretor da Fundação Nova-Andradinense de Esporte e Lazer (FUNAEL), Sr. JOARI MARTINS, solicitando que sejam realizadas obras de manutenção e revitalização da quadra de grama sintética situada no estacionamento do Estádio Municipal Luiz Soares de Andrade.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/ind_estudos_na_via_espirito_santo_maio.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/ind_estudos_na_via_espirito_santo_maio.doc</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, com cópia ao Departamento Municipal de Trânsito (DEMTRAN), Sr. PEDRO SOARES,  e com cópia ao Com. Do 8º Batalhão da Policia Militar de Nova Andradina-MS, Sr. TEN. CORONEL PAULO RENATO RIBEIRO, que seja realizado um estudo técnico na Rua Espírito Santo, no trecho compreendido entre os números 1301 e 1898, para as seguintes providências:_x000D_
 1.	Revisão e revitalização da sinalização viária horizontal e vertical, tendo em vista que há pontos com sinalização apagada e até inexistente;_x000D_
 	2.	Estudo para implantação de sentido único de circulação da via no sentido Sul–Norte (ou seja, no sentido da Avenida até o Hospital Regional);_x000D_
 	3.	Instalação de redutores de velocidade ao longo do trecho mencionado.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4396/ind_473_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4396/ind_473_luciano.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário de Obras e Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Diretor do DEMTRAN – Sr. PEDRO GOMES SOARES, solicitando a adoção de providências para promover reforma dos canteiros centrais da Avenida Antônio Joaquim de Moura Andrade, no trecho compreendido entre as Ruas Juscelino Kubitschek e Santa Lúcia, na área central de Nova Andradina, com vistas à revitalização urbana, melhoria da mobilidade e ampliação das vagas de estacionamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -480,67 +480,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/ind_32_willian_alemao_wilson_marcia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/ind_118_luciano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3928/ind_209_willian.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/ind_222_willian_luciano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/ind_estudos_na_via_espirito_santo_maio.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4396/ind_473_luciano.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3662/ind_32_willian_alemao_wilson_marcia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3790/ind_118_luciano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3928/ind_209_willian.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3955/ind_222_willian_luciano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3979/ind_estudos_na_via_espirito_santo_maio.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4396/ind_473_luciano.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>