--- v0 (2025-12-20)
+++ v1 (2026-05-16)
@@ -54,120 +54,120 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/ind_274_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/ind_274_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, ao Diretor do Departamento Municipal de Trânsito (DENTRAM), Sr. PEDRO GOMES SOARES e ao Comandante de Policiamento de Trânsito da Policia Militar de Nova Andradina, Sr. ALDO LUIZ DE SOUZA, solicitando a fiscalização da Prefeitura e da Polícia Militar quanto ao uso abusivo de sirenes por vigilantes noturnos em motocicletas no município de Nova Andradina.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4166/ind_351_wilson_e_todos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4166/ind_351_wilson_e_todos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e as Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Ministro da Justiça e Segurança Pública, Sr. RICARDO LEWANDOWSKI, o Superintendente da Polícia Federal em Mato Grosso do Sul, Sr. CARLOS HENRIQUE COTTA DANGELO, e ao Presidente da OAB (Ordem dos Advogados do Brasil) de Nova Andradina, Sr. STÊNIO FERREIRA PARRON, solicitando a implantação de uma unidade da Polícia Federal em Nova Andradina.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4470/ind_510_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4470/ind_510_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente, ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Deputado Estadual, Sr. JUNIOR MOCHI, ao Secretário de Estado de Segurança Pública, Sr. ANTÔNIO CARLOS VIDEIRA, com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando:_x000D_
 a) A Secretaria de Justiça e Segurança Pública, objetivando a destinação de Veículos tipo camionete ou carro para atender a Polícia Civil de Nova Andradina._x000D_
 b) A Secretaria de Justiça e Segurança Pública, objetivando atender o Corpo de Bombeiros e Polícia Perícia técnica com veículos tipo camionete ou carro para o município de Nova Andradina._x000D_
 c) A Secretaria de Justiça e Segurança Pública para atender com novas Viaturas a Polícia Militar no município de Nova Andradina.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>QUEMUEL DE ALENCAR, WILSON ALMEIDA, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3626/02_mocao_de_parabenizacao_wilson_quemuel.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3626/02_mocao_de_parabenizacao_wilson_quemuel.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO à CABO VANESSA ALMEIDA AQUINO, pertencente ao Comando de Policiamento de Divisas – CPA-5, e ao SOLDADO CLEITON COSTA DA SILVA - Policial Militar do 8º Batalhão da Polícia Militar, em reconhecimento pelo ato de bravura e compromisso com a segurança e o bem-estar da sociedade.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ADELAR BELO, ALEMÃO DA SEMENTE, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4690/77_-_mocao_de_parabenizacao_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4690/77_-_mocao_de_parabenizacao_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO a POLICIA CIVIL, pelos serviços prestados em Investigação e segurança pública a Nova Andradina e região.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -474,67 +474,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/ind_274_wilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4166/ind_351_wilson_e_todos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4470/ind_510_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3626/02_mocao_de_parabenizacao_wilson_quemuel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4690/77_-_mocao_de_parabenizacao_-_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4042/ind_274_wilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4166/ind_351_wilson_e_todos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4470/ind_510_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3626/02_mocao_de_parabenizacao_wilson_quemuel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4690/77_-_mocao_de_parabenizacao_-_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>