--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -54,152 +54,152 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, GABRIELA DELGADO, JOSENILDO CEARÁ, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_16_-_fabio_deildo_ceara_adelar_naleu_alessandro_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_16_-_fabio_deildo_ceara_adelar_naleu_alessandro_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, reiterando as Indicação nº. 330/2023 e 38/2024, solicitando que providencie um estudo para implantação de alambrado em volta do campo de futebol, banheiros com vestiários e bebedouros de água no campo de futebol localizado entre o recinto Dilson Casarotto e caixa d’água  da Sanesul no Distrito de Casa Verde.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_68_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_68_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando os seguintes serviços referentes à Agrovila Distrito de Nova Casa Verde:_x000D_
 a)	Limpeza do Campo de Futebol;_x000D_
 b)	Implantação de um parque infantil com brinquedos adaptados a crianças com necessidades especiais e/ou deficientes (de acordo com a lei municipal 851 de 7 de dezembro de 2009);_x000D_
 c)	Placas de Identificação da localidade;_x000D_
 d)	Sinalização de trânsito para as vias.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/ind_314_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/ind_314_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o_x000D_
 Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços_x000D_
 Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Diretor da Funael, Sr. JOARI_x000D_
 MARTINS, solicitando a implantação de um campo de futebol no Projeto de Assentamento_x000D_
 Teijin (lote 281-Região Fetagri), localizado no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMED EL ABED, solicitando implantação de Alambrado e reformulação do gramado do Campo de Futebol do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, NALEU DA CASA VERDE, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, bem como ao Senhor Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a realização de estudos técnicos e a adoção das providências cabíveis para a reforma do Campo Esportivo localizado na quadra n.º  56, no trecho compreendido entre a Avenida Pedro Cassimiro Motta e a Rua Casa Verde, com a implantação dos seguintes itens estruturais: _x000D_
 a) Realização de manutenção e nivelamento do gramado, assegurando a integridade física dos usuários e a funcionalidade do campo; _x000D_
 b) Instalação de sistema de iluminação, permitindo o uso do espaço em períodos noturnos com segurança e eficiência energética.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, FABIO ZANATA, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e a Deputada Estadual, Sra. MARA CASEIRO, solicitando a viabilidade de emenda parlamentar no valor de R$ 360.000,00 (trezentos e sessenta mil reais) para a construção de vestiários e arquibancadas no campo de futebol do Distrito de Nova Casa Verde, no município de Nova Andradina/MS.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>WILLIAN MORAES, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4220/ind_386_willian_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4220/ind_386_willian_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Diretor Presidente da Fundação Nova-Andradinense de Esporte e Lazer (FUNAEL) Sr. JOARI MARTINS, que seja feita a reforma das traves de futebol do campo situado ao lado do Velório Municipal, na Praça da Saudade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -506,67 +506,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_16_-_fabio_deildo_ceara_adelar_naleu_alessandro_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_68_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/ind_314_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4220/ind_386_willian_e_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_16_-_fabio_deildo_ceara_adelar_naleu_alessandro_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_68_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4115/ind_314_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4220/ind_386_willian_e_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>