--- v0 (2025-12-21)
+++ v1 (2026-04-17)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA, JOSENILDO CEARÁ, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4154/34_-_mocao_de_parabenizacao_-_ceara_e_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4154/34_-_mocao_de_parabenizacao_-_ceara_e_fabio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO a Fundação Nova-Andradinense de Cultura (FUNAC), em reconhecimento ao importante apoio prestado na organização da Sessão Solene em homenagem ao Dia Municipal do Migrante Nordestino e da Feira Cultural Nordestina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,67 +405,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4154/34_-_mocao_de_parabenizacao_-_ceara_e_fabio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4154/34_-_mocao_de_parabenizacao_-_ceara_e_fabio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>