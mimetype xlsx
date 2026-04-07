--- v0 (2025-12-22)
+++ v1 (2026-04-07)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>DITO MACHADO, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4207/41_-_mocao_de_parabenizacao_-_dito.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4207/41_-_mocao_de_parabenizacao_-_dito.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO ao Senhor Lupércio Braga Landim Júnior, carinhosamente conhecido como “Juca”, por sua extraordinária trajetória de vida e pelo exemplo de superação, empreendedorismo e contribuição ao desenvolvimento rural de nosso município, que culminou na conquista do Prêmio ATeG: Gestão, Resultado que Alimenta 2024, na categoria Apicultura, promovido pela Confederação da Agricultura e Pecuária do Brasil (CNA) e pelo Serviço Nacional de Aprendizagem Rural (Senar).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,67 +405,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4207/41_-_mocao_de_parabenizacao_-_dito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4207/41_-_mocao_de_parabenizacao_-_dito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>