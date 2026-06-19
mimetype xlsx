--- v0 (2025-12-21)
+++ v1 (2026-06-19)
@@ -54,137 +54,137 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/req_02_-_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/req_02_-_naleu.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI., requerendo informações referente aos atendimentos de fisioterapia no Distrito de Nova Casa Verde, Município de Nova Andradina-MS:_x000D_
 a)	Existe previsibilidade para contratação de mais um fisioterapeuta para atendimento no Distrito de Nova Casa Verde município de Nova Andradina-MS?_x000D_
 b)	Existe previsibilidade para realização de serviços de manutenção do local em que acontece os atendimentos de Fisioterapia no Distrito de Nova Casa Verde?_x000D_
 c)	Existe previsibilidade de contratação ou disponibilização de agente de serviços básicos para realizar a limpeza do ambiente?</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/req_65_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/req_65_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, , que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, solicitando informações e providências quanto à manutenção dos aparelhos de ginástica e parquinho instalados localizado na rua Luis Claudio Josué n°. 496, no Distrito de Nova Casa Verde, município de Nova Andradina, Considerando que diversos aparelhos encontram-se com desgastes visíveis, enferrujados, danificados ou sem condições seguras de uso; _x000D_
 Considerando que tais condições representam risco à saúde e integridade física dos usuários, especialmente crianças e idosos; _x000D_
 Venho por meio deste requerer as seguintes informações: _x000D_
 1. Existe a possibilidade de uma contratação de um vigilante noturno? Para evitar o vandalismo sobre os equipamentos e ao posto de saúde localizado ao lado.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, com cópia ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL PERPÉTUO, solicitando a realização da manutenção da estrada rural que está no KM 117 que liga a Fazenda Jatobá e Águia Dourada II.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>WILLIAN MORAES, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/ind_227_willian_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/ind_227_willian_fabio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, solicitando aquisição de sistema de ar-condicionado e assentos para o anfiteatro da Escola Municipal Professora Efantina de Quadros.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/ind_240_luciano_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/ind_240_luciano_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando os seguintes serviços:_x000D_
 a) Realizar a manutenção dos brinquedos infantis do parquinho localizado na Praça Nivaldo Aparecido de Oliveira, Bairro Universitário no município de Nova Andradina-MS;_x000D_
 b) Promover a limpeza geral da praça, com a devida roçada do mato alto e retirada de resíduos acumulados.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, solicitando a restauração e manutenção da estrada rural que dá acesso à região do Bairro Papagaio, no km 154, zona rural deste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -491,67 +491,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/req_02_-_naleu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/req_65_naleu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/ind_227_willian_fabio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/ind_240_luciano_deildo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3632/req_02_-_naleu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4137/req_65_naleu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3673/ind_41_naleu_marcia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3960/ind_227_willian_fabio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3980/ind_240_luciano_deildo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4538/ind_530_alemao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>