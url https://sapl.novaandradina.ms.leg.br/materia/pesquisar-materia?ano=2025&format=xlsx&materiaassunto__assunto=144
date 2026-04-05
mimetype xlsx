--- v0 (2025-12-23)
+++ v1 (2026-04-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_04__-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_04__-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente, Governador do Estado de Mato Grosso do Sul, EDUARDO RIEDEL, ao Senador Federal, Sr. NELSON TRAD FILHO, ao Deputado Federal, SR. DAGOBERTO NOGUEIRA FILHO, ao Deputado Estadual, SR. ROBERTO RAZUK FILHO (Neno Razuk)  ,Secretário de Estado e Infraestrutura e Logística-MS, Sr. GUILHERME ALCANTARA, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr MOAMMAR MUHAMMAD EL ABED, ao Secretário Municipal de Serviços Públicos, Sr RAPHAEL AUGUSTO PERPÉTUO, com cópia ao Vereador do município de Batayporã, Sr. DIEGO RICARDY – MDB, solicitando a Implantação do Projeto “Ciclovia Iluminada” na MS 134 (Rodovia Alcides Sãovesso) entre Nova Andradina-MS e Batayporã-MS, em conjunto com a Secretaria de Infraestrutura de Batayporã.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,67 +405,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_04__-_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_04__-_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>