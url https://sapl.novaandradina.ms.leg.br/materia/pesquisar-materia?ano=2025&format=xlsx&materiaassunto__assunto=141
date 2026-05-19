--- v0 (2025-12-20)
+++ v1 (2026-05-19)
@@ -54,119 +54,119 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/ind_10_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/ind_10_-_wilson.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. LEANDRO FEDOSSI e ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, reiterando a indicação nº 272/2021, solicitando a construção de um CEINF (centro de educação infantil) no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/ind_26_luciano_dia_18.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/ind_26_luciano_dia_18.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Educação Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO ,  solicitando a cobertura do portão que dá acesso as salas de aula e a instalação da Placa de Identificação com o nome da escola, CEINF Braz de Assis Nogueira (letreiro 3D).</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>DITO MACHADO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_50_dito_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_50_dito_e_gabriela.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal De Educação, Cultura e Esporte Sr. WAGNER CARLOS PÉRIGO, solicitando a possibilidade de flexibilidade de horário escolar (extensão) (CEINF’S) para as crianças que suas mães possuem turnos laborais diferenciados, Considerando a importância de atender às necessidades das mães que possuem jornadas de trabalho diferenciadas:_x000D_
 Em especial aquelas que trabalham no comércio local e enfrentam horários que não coincidem com os turnos escolares regulares, solicitamos que seja estudada a viabilidade de flexibilização de horários nas instituições de ensino do município, sendo:</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>FABIO ZANATA, DEILDO PISCINEIRO, DITO MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/ind_76_fabio_deildo_e_dito.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/ind_76_fabio_deildo_e_dito.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, indicação para a implantação de uma faixa elevada na Rua Santo Antônio, 144 Vila Beatriz em frente ao CEINF Paulo da Silva Fattor:_x000D_
 a)	Segurança das Crianças: A área em questão é de grande movimentação, especialmente durante os horários de entrada e saída das crianças nas duas unidades escolares localizadas na mesma quadra. A presença de um quebra-molas ajudaria a reduzir a velocidade dos veículos, proporcionando um ambiente mais seguro para os alunos.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4181/37-_mocao_de_parabenizacao_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4181/37-_mocao_de_parabenizacao_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO à Secretaria Municipal de Educação, Cultura e Esporte (SEMEC), estendendo-se as diretoras e coordenadoras dos Ceinfs, pelo sucesso da realização do 3º Arraiá dos Ceinfs, ocorrido no último dia 7 de junho, no Centro de Eventos “José Antônio Zanchetta”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -473,67 +473,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/ind_10_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/ind_26_luciano_dia_18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_50_dito_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/ind_76_fabio_deildo_e_dito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4181/37-_mocao_de_parabenizacao_-_wilson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3630/ind_10_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3655/ind_26_luciano_dia_18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_50_dito_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3726/ind_76_fabio_deildo_e_dito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4181/37-_mocao_de_parabenizacao_-_wilson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>