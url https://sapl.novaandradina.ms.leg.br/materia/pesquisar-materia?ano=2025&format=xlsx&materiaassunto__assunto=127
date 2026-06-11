--- v0 (2025-12-21)
+++ v1 (2026-06-11)
@@ -54,1331 +54,1331 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/req_07_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/req_07_naleu.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI , ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL PERPÉTUO e ao Secretário Municipal de Educação, Sr. WAGNER PÉRIGO, solicitando as seguintes informações referentes aos alunos da APAE oriundos do distrito de Nova Casa Verde, município de Nova Andradina-MS ._x000D_
 a)	Quantos/as estudantes atualmente com necessidades especiais residentes no Distrito de Nova Casa Verde são atendidos/as em transporte e pela APAE Nova Andradina?_x000D_
 b)	Quantos estudantes autistas fazem parte desse trânsito?_x000D_
 c)	Tem sido realizado um estudo para aquisição de um veículo Van com até 20 lugares para atender esses/as estudantes?_x000D_
 d) Se sim, descrever o estudo. Se não, qual a viabilidade de realizarmos esse estudo em prol peculiarmente das crianças autistas?</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/req_24_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/req_24_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Presidente da Câmara Municipal, Sr. FABIO ZANATA, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, a Secretária Municipal de Saúde, Sra. JOZELI CHULLI, e a Presidente da Comissão de Eficácia Legislativa, Sra. GABRIELA CARNEIRO DELGADO, requerendo as seguintes informações quanto ao não pagamento da Emenda Impositiva, de minha autoria, referente ao exercício de 2024, destinada a ESF Morada do Sol._x000D_
 A referida emenda foi indicada para aquisição dos seguintes itens, a serem alocados nos respectivos setores da unidade:_x000D_
 1. Cadeira Odontológica Completa S200 Smart – Saevo – Consultório Odontológico 2_x000D_
 (Dentista Marla)</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/017_-_convite_aos_secretarios.docx</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/017_-_convite_aos_secretarios.docx</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, que seja encaminhado expediente ao Presidente da Câmara Municipal , Sr. FÁBIO ZANATA e ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando que seja expedido CONVITE aos/as Secretários/as Municipais (Conforme relacionados abaixo), a participarem da Sessão Itinerante da Câmara Municipal, que se realizará no Distrito de Nova Casa Verde, município de Nova Andradina-MS, na data de 08 de julho de 2025. Segue a lista com os/as representações de suas devidas pastas do poder público municipal:_x000D_
 •	Secretária Municipal de Saúde, Sra. Jozeli Chulli Da Silva Martins._x000D_
 •	Secretário Municipal de Educação, Cultura e Esporte, Sr. Wagner Carlos Périgo._x000D_
 •	Secretário Municipal de Infraestrutura, Sr. Moammar Muhammad El Abed._x000D_
 •	Secretário Municipal de Serviços Públicos, Sr. Raphael Augusto Perpétuo._x000D_
 •	Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. Hemerson Israel Dos Santos._x000D_
 •	Secretária Municipal de Cidadania e Assistência Social, Sra. Maria Aparecida Correa Dos Santos Valdez._x000D_
 _x000D_
 O objetivo é que cada secretário utilize a tribuna por até 5 minutos, com a finalidade de expor à comunidade do Distrito de Nova Casa Verde as ações que estão sendo desenvolvidas atualmente pela respectiva pasta, bem como os projetos previstos para os próximos meses na localidade.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4366/req_91_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4366/req_91_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, informações acerca da drenagem no Distrito de Nova Casa Verde em especial nas ruas Luiz Cláudio Josué (em frente da ESF) e Luiz Jung._x000D_
 a) Existe projeto ou planejamento em andamento para a execução de obras de drenagem nessas ruas?_x000D_
 b) Quais providências estão previstas para solucionar os problemas de escoamento da água?</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4524/req_114_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4524/req_114_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Diretor Geral da Agência de Habitação de Nova Andradina (AGEHNOVA), Sr. VICENTE DE SOUSA LICHOTI, solicitando as seguintes informações referentes aos programas de habitação do Município, em especial no que se refere ao distrito de Nova Casa Verde:_x000D_
 • Qual a previsão para a disponibilização de novos lotes urbanizados destinados à população do distrito de Nova Casa Verde?_x000D_
 • Existem estudos, projetos ou tratativas em andamento para a implantação de novos programas habitacionais voltados ao referido distrito?</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE, ADELAR BELO, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4542/req_118_naleu_gabriela_marcia_adelar_1.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4542/req_118_naleu_gabriela_marcia_adelar_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e as Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUEREM À MESA DIRETORA, , que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, e a Secretária Municipal de Cidadania e Assistência Social, Sr. MARIA APARECIDA DOS SANTOS CORREIA VALDEZ, requerendo as seguintes informações e providências quanto à ausência de assistente social atuando no Distrito de Nova Casa Verde:_x000D_
 1. Que o Executivo informe o motivo da inexistência de atendimento fixo de assistente social no distrito de Nova Casa Verde, considerando a demanda crescente da população local;_x000D_
 2. Que seja informado se há assistentes sociais concursados atualmente lotados no Município, e em quais locais estão atuando;_x000D_
 3. Caso existam profissionais concursados, por que ainda não há designação de um deles para atendimento regular no distrito;</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4544/req_119_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4544/req_119_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Saúde, Sr. HERMES JOSÉ DOS SANTOS, solicitando informações referentes às visitas domiciliares realizadas pelos Agentes de Combate às Endemias no município._x000D_
 Requer-se que sejam informados:_x000D_
 • A frequência das visitas realizadas pelos agentes em cada bairro e distrito;_x000D_
 • O número total de agentes atualmente em atividade no município e no Distrito de Nova Casa Verde;_x000D_
 • O cronograma de visitas e o método utilizado para o controle e acompanhamento das áreas visitadas;_x000D_
 • Se há registro digital ou físico das visitas realizadas e como é feito o monitoramento pela Secretaria;</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE, ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/ind_40_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/ind_40_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Contabilidades, Sr. HERNANDES ORTIZ, solicitando a desapropriação da área estimada em 1,5 alqueires (Um alqueire e meio), situada na esquina da Avenida Pedro Casimiro Mota com a Rua Bela Vista (Rancho Quarto de Milha) onde anteriormente havia realização de festividades e eventos do Distrito de Nova Casa Verde, Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, DITO MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_64_wilson_dito.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_64_wilson_dito.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a elaboração de um estudo para viabilizar a implantação de uma linha de ônibus circular entre Nova Andradina e o Distrito de Nova Casa Verde, e vice-versa.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>FABIO ZANATA, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_82_fabio_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_82_fabio_ceara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, solicitando a  aquisição de um ônibus rodoviário para atender os professores do distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>DITO MACHADO, QUEMUEL DE ALENCAR</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf</t>
   </si>
   <si>
     <t>O Vereadores que a esta subscrevem, nos termos regimentais vigentes depois de ter_x000D_
 ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao_x000D_
 Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de_x000D_
 Estado de Justiça e Segurança Pública de Mato Grosso do Sul, Sr. ANTÔNIO CARLOS_x000D_
 VIDEIRA, ao Deputado Estadual, Sr. ROBERTO HASHIOKA SOLER, ao Prefeito_x000D_
 Municipal de Nova Andradina, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao_x000D_
 Comandante do 8º Batalhão, Sr. PAULO RENATO RIBEIRO, solicitando a necessidade_x000D_
 premente da construção de uma nova unidade do 8º Batalhão no Distrito de Nova Casa Verde,_x000D_
 tendo em vista que as instalações atuais não atendem mais às demandas operacionais e_x000D_
 estruturais da corporação.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ADELAR BELO, GABRIELA DELGADO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMADI), Sr. HEMERSON ISRAEL DOS SANTOS, e ao Secretário de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a disponibilização de banheiros químicos durante a realização da Feira do Produtor, que ocorre às sextas-feiras no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>ADELAR BELO, PROFESSOR LUCIANO LEAL, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, QUEMUEL DE ALENCAR, WILLIAN MORAES, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_88_adelar_luciano_e_subscritos_excluida_na_reuniao_de_pauta_substituida_pela_ind_97.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_88_adelar_luciano_e_subscritos_excluida_na_reuniao_de_pauta_substituida_pela_ind_97.doc</t>
   </si>
   <si>
     <t>Os Vereadores e Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, solicitando a disponibilização de um veículo para o transporte de pacientes atendidos nas unidades hospitalares do município, com destino ao Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, DEILDO PISCINEIRO, DITO MACHADO, PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/ind_97_gabriela_deildo_dito_adelar_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/ind_97_gabriela_deildo_dito_adelar_luciano.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e à Secretária Municipal de Saúde, Sra. JOSELI CHULLI DA SILVA MARTINS, reiterando a indicação nº. 191/2024,  que indica a solicitação de transporte exclusivo para pacientes da saúde pública de Nova Casa Verde e profissionais de saúde.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/ind_99_gabi_adelar_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/ind_99_gabi_adelar_naleu.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ,  indicando a necessidade de aquisição, instalação e manutenção do sistema de internet via satélite Starlink na ESF e no SAMU do Distrito de Nova Casa Verde, bem como a reestruturação da parte elétrica e a instalação de um gerador de energia na ESF.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal da Saúde, Sr. JOZELI CHULLI, solicitando a implementação de um Programa de Atendimento à Saúde no Assentamento Teijin, no distrito de Nova Casa Verde, Município de Nova Andradina, englobando as seguintes ações:_x000D_
 a) Parceria com Instituições de Ensino na Área da Saúde e Atendimento Móvel;_x000D_
 b) Implantação de um Ponto de Apoio à Saúde com Farmácia Básica;_x000D_
 c) Disponibilização de um WhatsApp Exclusivo para Atendimento e Farmácia Online.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>ADELAR BELO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Deputado Estadual, Sr. JOSÉ ORCÍRIO MIRANDA DOS SANTOS, ao Deputado Federal, Sr. VANDER LOUBET, e ao Secretário de Estado de Justiça e Segurança Pública de Mato Grosso do Sul, Sr. ANTÔNIO CARLOS VIDEIRA, solicitando a construção de uma nova unidade do 8º Batalhão da Polícia Militar no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ADELAR BELO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3791/ind_119_deildo_adelar_e_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3791/ind_119_deildo_adelar_e_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, reiterando a Indicação nº 504/2023, que solicita a construção de Cemitério no Distrito de Nova Casa Verde, município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, FABIO ZANATA, MÁRCIA LOBO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/ind_120_gabi_marcia_fabio_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/ind_120_gabi_marcia_fabio_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, reiterando a Indicações Nº. 268/2023 e 78/2024, solicitando estudo de viabilidade da criação de um pólo do CIT (Centro de Idiomas e Tecnologia) no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/ind_122_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/ind_122_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, que seja tomada providências para a reforma do Salão de Velório de Casa Verde, bem como a construção de um muro e instalação de portões no local.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/ind_123_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/ind_123_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PÉRPETUO, solicitando a instalação de três gaiolas de lixo na Avenida Dilson Casarotto, no Distrito Nova Casa Verde, município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/ind_127_marcia_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/ind_127_marcia_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Diretor-Presidente da Fundação Nova-Andradinense de Cultura – FUNAC, Sr. RODRIGO DA SILVA SOUZA, solicitando a realização do Projeto “Tardezinha” no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Justiça e_x000D_
 Segurança Pública de Mato Grosso do Sul, Sr. ANTÔNIO CARLOS VIDEIRA, ao Comandante Geral da Polícia Militar de Mato Grosso do Sul, Sr. RENATO DOS ANJOS GARNES, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, ao comandante do 8º Batalhão da PM de Nova Andradina, Sr. PAULO RENATO RIBEIRO, com cópia para o Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando o aumento do efetivo da PM com o objetivo de melhorar a segurança de Nova Andradina e do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/ind_132_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/ind_132_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, reiterando a Indicação nº. 252/2023, solicitando a implantação de pontos de Bike Station no Município de Nova Andradina, incluindo o Distrito de Nova Casa Verde. Segue abaixo alguns dos locais indicados para a_x000D_
 colocação dos mesmos:_x000D_
 - Entrada Bairro União;_x000D_
 - Entrada Bairro Frutal;_x000D_
 - Entrada do Bairro Portal do Parque;_x000D_
 - Colégio Agrícola;_x000D_
 - Frente Frigorífico Frigomab;_x000D_
 - Escolinha;_x000D_
 - Saida para o Colégio Agrícola. Cruzamento Av. Senador Eurico Soares de Andrade e Rua Antônio Duarte;Trevo Rodovia Jesus Ferreira Neves (Próximo a fazenda Nossa Senhora Aparecida) Trevo Gabrieli (Nova Casa Verde);_x000D_
 - Praça da Igreja (Nova Casa Verde);</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, DEILDO PISCINEIRO, MÁRCIA LOBO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/ind_133_gabriela_marcia_adelar_naleu_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/ind_133_gabriela_marcia_adelar_naleu_deildo.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Superintendente Regional do INCRA-MS, Sr. PAULO ROBERTO DA SILVA, e ao Superintendente Substituto do INCRA-MS, Sr. ADILSON NASCIMENTO DOS SANTOS, sugerindo ao Instituto Nacional de Colonização e Reforma Agrária (INCRA) a realização de um estudo para viabilizar a doação da área onde se encontra a Agrovila, no município de Nova_x000D_
 Andradina, com o objetivo de promover a regularização fundiária e impulsionar o desenvolvimento local.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/ind_134_deildo_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/ind_134_deildo_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, reiterando a Indicação nº 167/2024, solicitando estudos para implantação de “Ondulação Transversal” na Rua Luís Cláudio Josué, em frente a ESF Nova Casa Verde, no Distrito de Nova Casa Verde, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/ind_143_gabriela_adelar_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/ind_143_gabriela_adelar_naleu.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes,_x000D_
 depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado_x000D_
 expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário_x000D_
 Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, reiterando a_x000D_
 Indicação nº. 27/2023, solicitando estudos para que seja feita uma rotatória na Avenida Dilson_x000D_
 Casarotto no cruzamento da Avenida Pedro Cassimiro da Motta com a Rua Nova Andradina no_x000D_
 Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o_x000D_
 Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal,_x000D_
 Sr. GERALDO RESENDE, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, com cópia_x000D_
 ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de_x000D_
 Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Comandante Do 8º Batalhão da_x000D_
 Policia Militar de Nova Andradina-MS, Sr. PAULO RENATO RIBEIRO, solicitando recursos_x000D_
 financeiros através de Emenda Parlamentar para a construção de uma unidade Policial no Distrito_x000D_
 de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/ind_150_adelar_naleu_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/ind_150_adelar_naleu_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a instalação de quebra-molas nas seguintes vias: Rua Dilson Casarotto (proximidades da MR Materiais de Construção) e Rua Manoel da Costa Lima (proximidade da Lanchonete do Gilmar).</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, MÁRCIA LOBO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_155_gabriela_marcia_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_155_gabriela_marcia_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>As/Os Vereadoras/es que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, reiterando a indicação 217/2024, solicitando criação de uma sala multiprofissional na Distrito de Nova Casa Verde, composta por profissionais das áreas de Terapia Ocupacional, Psicopedagogia e Fonoaudiologia.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_156_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_156_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a implantação de estacionamento em toda extensão da Av. Manoel da Costa Lima, Distrito de Nova Casa Verde, município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/ind_159_deildo_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/ind_159_deildo_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido _x000D_
 o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Governador _x000D_
 do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Deputado Estadual – PL – Sr. _x000D_
 ROBERTO RAZUK FILHO (Neno Razuk), ao Secretário de Estado de Infraestrutura e _x000D_
 Logística, Sr. GUILHERME ALCANTARA DE CARVALHO, ao Diretor Estadual da _x000D_
 AGESUL, Sr. MAURO AZAMBUJA RONDON FLORES, com cópia ao Prefeito Municipal, _x000D_
 Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Diretor Regional da AGESUL, Sr. JÚLIO _x000D_
 CÉSAR CASTRO MARQUES, solicitando: _x000D_
 a) _x000D_
 Implantação de Redutores de Velocidade nas proximidades da Rotatória de acesso _x000D_
 a USINA SANTA HELENA no município de Nova Andradina-MS, na Rodovia Auro Soares de _x000D_
 Moura Andrade - MS – 134 - KM 25; _x000D_
 b) _x000D_
 Implantação de Rotatória na Rodovia Auro Soares de Moura Andrade - MS – 134 _x000D_
 entrada do Distrito de Nova Casa Verde (Avenida Dilson Casarotto).</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3867/ind_168_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3867/ind_168_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, que estude a viabilidade de implantação de uma Horta Comunitária em local adequado do distrito, com o objetivo de promover o bem-estar da população carente, além de incentivar a inclusão social e produtiva de jovens aprendizes.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3868/ind_169_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3868/ind_169_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a instalação de rede Wi-Fi gratuita na Praça Central do Distrito de Casa Verde, Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/ind_170_alemao_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/ind_170_alemao_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, reiterando a Indicação nº. 475/2023, solicitando estudos para implantação de Ondulação Transversal à via na Avenida Dilson Casarotto, nas proximidades do nº. 208 (Em frente PETI – Programa de Erradicação do Trabalho Infantil) em ambos os lados da Via no Distrito de Nova Casa Verde, município de Nova Andradina-MS</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3874/ind_172_willian.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3874/ind_172_willian.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte Sr. WAGNER CARLOS PÉRIGO, e ao Diretor da FUNAEL Sr. JOARI MARTINS, solicitando que seja providenciada a pintura das quadras esportivas das seguintes unidades: Escola Municipal Arco-íris; Escola Municipal Professor João de Lima Paes; Escola Municipal Professora Efantina de Quadros; Centro de Eventos Professor José_x000D_
 Antônio Zanqueta (Quadra Poliesportiva); Escola Luiz Claudio Josué, localizada no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3876/ind_174_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3876/ind_174_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Deputado Federal, Sr. VANDER LOUBET, e ao Deputado Estadual Sr. JOSÉ ORCÍRIO MIRANDA, solicitando o apoio de Vossas Excelências para a destinação de recursos orçamentários, por meio de emenda parlamentar ou outro instrumento pertinente, visando à construção da Feira do Produtor no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/ind_186_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/ind_186_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, ao Diretor-Presidente da AGRAER-MS, Sr. WASHINGTON WILLEMAN DE SOUZA, ao Coordenador Regional da AGRAER, Sr. SANDRO HENRIQUE POLONI, ao Diretor-Presidente da IAGRO (Agência Estadual de Defesa Sanitária Animal e Vegetal) de Mato Grosso do Sul, Sr. DANIEL BARBOSA INGOLD, ao Diretor Regional da IAGRO - Nova Andradina-MS, Sr. JÚLIO JODAI, solicitando a Implantação dos órgãos do IAGRO-MS e AGRAER no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>FABIO ZANATA, ADELAR BELO, GABRIELA DELGADO, NALEU DA CASA VERDE, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3899/ind_190_fabio_gabriela_willian.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3899/ind_190_fabio_gabriela_willian.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA DOS SANTOS CORREIA VALDEZ, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Diretor da FUNAEL, Sr. JOARI MARTINS, indicando que seja avaliada a possibilidade de:_x000D_
 1. Levar o Projeto Bairro Feliz ao Assentamento São João, promovendo atividades recreativas, esportivas e ações de cidadania às crianças e famílias daquela localidade;_x000D_
 2. Realizar uma segunda edição do Projeto Bairro Feliz no Distrito de Casa Verde, em um sábado letivo, possibilitando a participação das crianças e famílias dos assentamentos, sítios e regiões vizinhas, que não conseguiram participar da primeira edição.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3907/ind_195_gabriela_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3907/ind_195_gabriela_e_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja  encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, a viabilidade da construção de um_x000D_
 Ginásio Poliesportivo no Distrito de Nova Casa Verde, neste município</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Estado de Infraestrutura e Logística de MS, Sr. GUILHERME ALCÂNTARA, e ao Diretor-presidente da AGESUL, Sr. MAURO AZAMBUJA RONDON FLORES, solicitando a viabilização de obras de melhorias na rodovia estadual MS-134, no trecho compreendido entre Nova Andradina e o Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/ind_210_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/ind_210_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, solicitando a realização de limpeza, urbanização e paisagismo na faixa de transição viária localizada na entrada do Distrito de Nova Casa Verde, abrangendo os trechos compreendidos:_x000D_
 Entre o término da pista da Rodovia BR-267 (sentido Casa Verde – Campo Grande) e a primeira rua de acesso ao distrito;_x000D_
 Entre o término da pista da Rodovia MS-134 (sentido Casa Verde – Nova Andradina) e a primeira rua de acesso ao distrito.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/ind_215_gabriela..pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/ind_215_gabriela..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando que no projeto de pavimentação asfáltica da Avenida Nova Andradina no Distrito de Nova Casa Verde, seja incluída a implementação de uma pista de caminhada e arborização em toda a sua extensão.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/ind_238_gabriela_marcia_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/ind_238_gabriela_marcia_naleu.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e o Vereador que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, e a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA CORREA DOS SANTOS VALDEZ, a criação de uma vaga para cargo efetivo de Assistente Social com lotação no Centro de Referência de Assistência Social (CRAS) do Distrito de Nova Casa Verde, a fim de viabilizar a imediata convocação de candidato(a) aprovado(a) em concurso público vigente.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>FABIO ZANATA, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/ind_253_fabio_e_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/ind_253_fabio_e_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido_x000D_
 o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr._x000D_
 LEANDRO FERREIRA LUIZ FEDOSSI e ao Secretário Municipal de Saúde, Sra. JOZELI_x000D_
 CHULLI DA SILVA MARTINS, e ao Presidente do Sindicato Rural, SR. MARCUS_x000D_
 VINICIUS GODOY GARCIA JUNIOR, reitera as indicações nº 499/2023 e 152/2024 -_x000D_
 solicitando o “Programa de Saúde do Homem e da Mulher Rural” do SENAR/MS no ESF de_x000D_
 Nova Casa Verde para o “mês de novembro de 2026”.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/ind_254_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/ind_254_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, MOAMMAR MUHAMMED EL ABED, solicitando a instalação dos seguintes equipamentos públicos de apoio ao transporte:_x000D_
 1. Dois pontos de ônibus:_x000D_
 Um localizado na Avenida Dilson Casarotto, ao lado da Mega Farma;_x000D_
 Outro na esquina da Rua Luís Cláudio Josué com a Avenida Manoel da Costa Lima, do lado oposto ao Restaurante dos Caminhoneiros._x000D_
 2. Um ponto de táxi:_x000D_
 Em frente à Igreja Católica do lado oposto localizada na região.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/ind_297_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/ind_297_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, reiterando a indicação n° 21/2024, solicitando a implantação de Ecopontos em todos os bairros do nosso município, bem como no Distrito de Nova Casa Verde</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/ind_306_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/ind_306_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando realização de estudo técnico visando à ampliação e à melhoria da iluminação pública na Rua Antônio Donizete do_x000D_
 Nascimento, em toda a sua extensão, tendo em vista que se trata da continuação da Avenida Dilson Casarotto no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>ADELAR BELO, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/ind_308_adelar_e_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/ind_308_adelar_e_ceara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Deputado Federal, Sr. VANDER LUIZ DOS SANTOS LOUBET, e ao Deputado Estadual, Sr. JOSÉ ORCÍRIO MIRANDA DOS SANTOS (ZECA DO PT), com cópia ao Secretário Municipal de Educação, Sr. WAGNER CARLOS PÉRIGO, solicitando a implantação de uma Escola Família Agrícola (EFA) no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/ind_316_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/ind_316_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o_x000D_
 Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de_x000D_
 Serviços Públicos, Sr. RAPHAEL AUGUSTO PÉRPETUO, com cópia à Subprefeitura de_x000D_
 Nova Casa Verde, que seja providenciada a utilização do trator com carreta já disponível no_x000D_
 distrito, para realizar a coleta de galhos e folhas duas vezes por semana em Nova Casa Verde.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/ind_327_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/ind_327_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, ao Diretor da FUNAC, Sr. RODRIGO DA SILVA SOUZA, e à Presidente da Associação Comercial de Nova Andradina (ACINA), Sra. VANESSA ORTEGA FEITOSA, reiterando a indicação n°.468/2023, solicitando a chegada do Papai Noel e incluindo uma estátua de Papai Noel na Decoração Natalina para que os munícipes do Distrito de Nova Casa Verde possam tirar fotos no decorrer do mês de dezembro.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/ind_328_gabriela_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/ind_328_gabriela_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e à Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, reiterando a indicação n°. 210/2023, indicando que seja realizado estudo de viabilidade para que a equipe do CAPS possa realizar atendimentos no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/ind_332_luciano_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/ind_332_luciano_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário de Municipal de Obras e Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPETUO, para que sejam realizados estudos técnicos e providenciadas as medidas necessárias visando à implantação de novas luminárias públicas no trecho compreendido entre a Rua Marechal Rondon e a Avenida Pedro Cassimiro Motta, no Distrito de Casa Verde/MS.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4146/ind_336_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4146/ind_336_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente, ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a implantação de Iluminação Pública com o uso de sistema de energia solar fotovoltaica e luminárias com tecnologia LED no trecho que corresponde o Auto Posto MS (Dentro do Núcleo urbano do _x000D_
 distrito de Nova Casa Verde e próximo a MS 134) passando pela frente da Churrascaria e Restaurante Gabrielly até alcançar ao Posto Casa Verde na BR – 267 – Rodovia Manoel da Costa Lima direção ao município de Bataguassu - MS.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMED EL ABED, solicitando implantação de Alambrado e reformulação do gramado do Campo de Futebol do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, NALEU DA CASA VERDE, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, bem como ao Senhor Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a realização de estudos técnicos e a adoção das providências cabíveis para a reforma do Campo Esportivo localizado na quadra n.º  56, no trecho compreendido entre a Avenida Pedro Cassimiro Motta e a Rua Casa Verde, com a implantação dos seguintes itens estruturais: _x000D_
 a) Realização de manutenção e nivelamento do gramado, assegurando a integridade física dos usuários e a funcionalidade do campo; _x000D_
 b) Instalação de sistema de iluminação, permitindo o uso do espaço em períodos noturnos com segurança e eficiência energética.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>NALEU DA CASA VERDE, ADELAR BELO, DEILDO PISCINEIRO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4151/ind_341_naleu_deildo_adelar_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4151/ind_341_naleu_deildo_adelar_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e a Vereadora que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Ministro dos Transportes, Sr. RENAN FILHO, ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, JAIME VERRUCK, ao Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, a deputada estadual, Sra. MARA CASEIRO, Deputado Estadual, NENO RAZUK, ao Deputado Estadual JOSÉ ORCÍRIO MIRANDA DOS SANTOS (Zeca do PT),  com cópia ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, solicitando estudos para ampliar o serviço de telefonia e internet no trecho de rodovia que liga Nova Andradina ao Distrito de Nova Casa Verde - MS134 (também conhecida como Auro Soares de Andrade).</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços `pa, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a realização de serviços de manutenção e melhoramento das estradas vicinais dos Projetos de Assentamento Teijin e Casa Verde, localizados na zona rural do município.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4178/ind_358_gabriela_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4178/ind_358_gabriela_naleu.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o Vereador que a este subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, e ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, que seja realizada a substituição do parquinho infantil da Escola Municipal Luiz Cláudio Josué, localizada no Distrito de Nova Casa Verde, por equipamentos mais modernos e seguros.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, FABIO ZANATA, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e a Deputada Estadual, Sra. MARA CASEIRO, solicitando a viabilidade de emenda parlamentar no valor de R$ 360.000,00 (trezentos e sessenta mil reais) para a construção de vestiários e arquibancadas no campo de futebol do Distrito de Nova Casa Verde, no município de Nova Andradina/MS.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4197/ind_372_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4197/ind_372_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Gerente Regional da Sanesul, Sr. JAIR RIBEIRO DE OLIVEIRA, solicitando a construção do sistema de esgotamento sanitário no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_393_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_393_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, com cópia ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL PERPÉTUO, solicitando a necessidade de mudança do local de realização das feiras livres no Distrito de Nova Casa Verde que ocorrem as sexta-feira, atualmente acontecem na calçada da Igreja Católica, para que passem a ocorrer em via pública(Avenida Dilson Cassaroto em frente à Igreja Católica), sinalizada com cones e policiamento ostensivo.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4256/ind_407_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4256/ind_407_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, a necessidade da construção de um espaço coberto (anfiteatro) na Escola Municipal Luiz Cláudio Josué, no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4257/ind_408_gabriela_e_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4257/ind_408_gabriela_e_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais, vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Chefe de Cartório Eleitoral, Sr. PABLO FELIPO AMORIM GOMES, indicando a possibilidade de realização de atendimento itinerante do Cartório Eleitoral no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4258/ind_409_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4258/ind_409_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e à Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, sugerindo a implantação de um cronograma periódico para utilizar pulverização com bombas costais de maneira preventiva em todos bairros da cidade e no Distrito de Nova Casa Verde, como forma de prevenção e controle do mosquito Aedes aegypti, transmissor da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4269/ind_417_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4269/ind_417_luciano.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário de Obras e Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitam que sejam executados serviços de limpeza, varrição e pintura ao longo de toda a extensão da Avenida Dilson Casarotto, no Distrito de Nova Casa Verde neste Município.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4296/ind_426_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4296/ind_426_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Serviços Públicos, Sr. RAPAHEL AUGUSTO PERPÉTUO, que viabilize a adequação do sistema de internet disponibilizado na Feira de Nova Casa Verde, de modo que permita o acesso direto e funcional às maquininhas de cartão utilizadas pelos feirantes.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>ADELAR BELO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário de Meio Ambiente e Desenvolvimento Integrado (SEMADI) Sr. HEMERSON ISRAEL DOS SANTOS, e ao Superintende do Instituto Nacional de Colonização e Reforma Agrária (INCRA), Sr. PAULO ROBERTO DA SILVA, solicitando a liberação do benefício “Fomento Mulher” às famílias do Projeto de Assentamento Casa Verde, localizado na zona rural deste município.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando estudos para a criação de um área industrial no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4365/ind_463_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4365/ind_463_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e à Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, que seja avaliada a possibilidade de manter a farmácia da ESF Nova Casa Verde em funcionamento também no período noturno, acompanhando o horário já ampliado de atendimentos médicos, de enfermagem, vacinação e odontologia.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual Sr. PEDRO ARLEI CARAVINA e à empresa ENERGISA MATO GROSSO DO SUL – DISTRIBUIDORA DE ENERGIA S.A, com cópia ao Prefeito Municipal Sr. LEANDRO FEDOSSI, solicitando a adoção de providências urgentes em razão das constantes quedas e interrupções no fornecimento de energia elétrica na zona rural de Nova Andradina, em especial no Assentamento Teijin, situado no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4398/ind_475_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4398/ind_475_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, , que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO F. L. FEDOSSI, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, Solicitação de contratação, junto ao SENAI/MS, da Carreta Escola com os cursos de Panificação e Confeitaria, a serem ofertados no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>ADELAR BELO, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4406/ind_483_adelar_dito_naleu_deildo_fabio_willian_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4406/ind_483_adelar_dito_naleu_deildo_fabio_willian_luciano.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, solicitando a construção de uma nova Sede para a Subprefeitura do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ADELAR BELO, FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4419/ind_485_gabriela_fabio_e_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4419/ind_485_gabriela_fabio_e_adelar.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que esta subscrevem, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, e ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, solicitando a construção de um Centro de Eventos no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4425/ind_489_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4425/ind_489_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, , que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, solicitando a construção de um banheiro público na praça localizada na Avenida Dilson Casarotto, no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4427/ind_491_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4427/ind_491_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente , que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMED EL ABED, solicitando a instalação de um letreiro de identificação na entrada do Distrito de Nova Casa Verde, na rotatória da Churrascaria Gabrielly na BR-267, km 124.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>WILLIAN MORAES, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4431/ind_493_willian_e_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4431/ind_493_willian_e_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos Sr. RAPHAEL AUGUSTO PERPÉTUO e ao Diretor da Fundação Nova Andradinense de Esporte e Lazer (FUNAEL) Sr. JOARI MARTINS, solicitando a manutenção nos refletores do campo sintético no Distrito de Nova Casa Verde, localizado na Rua Luis Claudio Josué.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Presidente da Assembleia Legislativa de Mato Grosso do Sul, Sr. GERSON CLARO, ao Secretário de Estado de Meio Ambiente, Desenvolvimento Econômico, Produção e Agricultura Familiar, Sr. JAIME VERRUCK, ao Secretário de Estado de Infraestrutura e Logística, Sr. GUILHERME ALCÂNTARA, ao Diretor Presidente da AGESUL (Agência Estadual de Gestão de Empreendimentos), Sr. MAURO AZAMBUJA RONDON FLORES, ao Diretor Executivo de Assessoramento da Agesul – Regional de Nova Andradina-MS, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, ao Prefeito Municipal de Nova Andradina, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, ao Prefeito</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4433/ind_495_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4433/ind_495_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Cidadania e Assistência Social, Sra. MARIA APARECIDA CORREIA DOS SANTOS VALDEZ, solicitando que avaliem a possibilidade de transferir as atividades físicas realizadas pelo Projeto Conviver de Nova Casa Verde, atualmente desenvolvidas na casa que atende o grupo, para a quadra poliesportiva do distrito.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4434/ind_496_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4434/ind_496_adelar.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI e a Secretária Municipal de Saúde Sra. JOZELI CHULLI, solicitar a instalação de um bebedouro na Unidade de Atenção Primária à Saúde – EAP, neste Município.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4467/ind_509_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4467/ind_509_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA, solicitando a Implantação de uma sala de Ultrassonografia devidamente aparelhada na ESF (Estratégia Saúde da Família) do Distrito de Nova Casa Verde, município de Nova Andradina-MS, com atendimento ao menos duas vezes por semana.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4537/ind_529_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4537/ind_529_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente , que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Serviços Públicos, Sr. RAPHAEL AUGUSTO PERPÉTUO, e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. PEDRO GOMES SOARES, solicitando que seja designada uma equipe de agentes de trânsito para atuar durante a realização da Feira Livre de sexta-feira, na Avenida Dilson Casarotto, no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4541/ind_532_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4541/ind_532_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Infraestrutura, Sr. MOAMMAR MUHAMMAD EL ABED, ao Secretário Municipal de Serviços Públicos, Sr. RAPAHEL AUGUSTO PÉRPETUO, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento Integrado, Sr. HEMERSON ISRAEL DOS SANTOS, solicitando a construção de uma PONTE ou TUBULAÇÃO de quatro linhas por cinco metros cada linha para ser feito o aterro de contenção e drenagem do córrego Samambaia (Divisa entre a Fazenda Lambari e o Início do Assentamento Teijin), sendo esse aterro de trinta metros de cada lado a terraplanagem da ponte.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4571/ind_542_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4571/ind_542_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Justiça e Segurança Pública, ANTÔNIO CARLOS VIDEIRA, e ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, Reiterando a indicação nº 72/2024, solicitando a Implantação de Extensão de Unidade da Delegacia de Polícia Civil, no Distrito de Nova Casa Verde, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4572/ind_543_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4572/ind_543_naleu.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Deputado Estadual, PEDRO ARLEI CARAVINA, ao Secretário Municipal de Educação, Cultura e Esporte, Sr. WAGNER CARLOS PÉRIGO, ao Secretário Municipal de Saúde, Sr. HERMES JOSÉ DOS SANTOS, a aquisição de equipamentos esportivos e de ginástica destinados às mulheres que participam de atividades funcionais realizadas na quadra da Escola Luís Cláudio Josué, localizada no Distrito de Nova Casa Verde._x000D_
 A aquisição dos seguintes materiais:_x000D_
 1.Kits de bandas elásticas / super bands com diferentes níveis de resistência;_x000D_
 2.Halteres ajustáveis ou kits de pesos variados para uso coletivo;_x000D_
 3.Kettlebells emborrachados de diferentes pesos;_x000D_
 4.Colchonetes finos para exercícios e alongamentos – quantidade mínima sugerida: 10 unidades;_x000D_
 ...</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4593/ind_553_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4593/ind_553_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Planejamento e Administração, Sr. DAVID TRINDADE GALIEGO, e ao Secretário Municipal de Finanças e Gestão, Sr. HERNANDES ORTIZ, que realizem as tratativas necessárias junto à operadora Claro para viabilizar a instalação de uma torre de telefonia móvel que atenda os bairros descobertos pelo serviço, tais como o Bairro Portal do Parque e o Bairro Universitário, bem como o Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4617/ind_559_luciano.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4617/ind_559_luciano.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais vigentes, depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e ao Secretário de Infraestrutura, Sr. RAPHAEL AUGUSTO PERPÉTUO, solicitando a realização de poda das árvores e limpeza das ruas na Avenida Dilson Casarotto no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>ADELAR BELO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4630/ind_563_adelar_e_naleu.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4630/ind_563_adelar_e_naleu.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, o Secretário Estadual da Secretária de Estado e Educação do Mato Grosso do Sul, Sr. HÉLIO QUEIROZ DAHER , e ao Secretário Municipal de Educação, Cultura e Esporte- SEMEC, Sr. WAGNER PERIGO , a necessidade urgente de disponibilização de um Guarda e de um Inspetor Interno para atuação na escola LUIZ CARLOS SAMPAIO, localizada no Distrito de Nova Casa Verde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1685,67 +1685,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/req_07_naleu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/req_24_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/017_-_convite_aos_secretarios.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4366/req_91_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4524/req_114_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4542/req_118_naleu_gabriela_marcia_adelar_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4544/req_119_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/ind_40_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_64_wilson_dito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_82_fabio_ceara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_88_adelar_luciano_e_subscritos_excluida_na_reuniao_de_pauta_substituida_pela_ind_97.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/ind_97_gabriela_deildo_dito_adelar_luciano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/ind_99_gabi_adelar_naleu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3791/ind_119_deildo_adelar_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/ind_120_gabi_marcia_fabio_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/ind_122_naleu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/ind_123_naleu.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/ind_127_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/ind_132_gabriela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/ind_133_gabriela_marcia_adelar_naleu_deildo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/ind_134_deildo_gabriela.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/ind_143_gabriela_adelar_naleu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/ind_150_adelar_naleu_gabriela.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_155_gabriela_marcia_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_156_naleu.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/ind_159_deildo_naleu.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3867/ind_168_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3868/ind_169_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/ind_170_alemao_naleu.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3874/ind_172_willian.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3876/ind_174_adelar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/ind_186_naleu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3899/ind_190_fabio_gabriela_willian.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3907/ind_195_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/ind_210_naleu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/ind_215_gabriela..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/ind_238_gabriela_marcia_naleu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/ind_253_fabio_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/ind_254_naleu.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/ind_297_gabriela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/ind_306_gabriela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/ind_308_adelar_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/ind_316_naleu.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/ind_327_gabriela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/ind_328_gabriela_marcia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/ind_332_luciano_naleu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4146/ind_336_deildo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4151/ind_341_naleu_deildo_adelar_gabriela.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4178/ind_358_gabriela_naleu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4197/ind_372_alemao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_393_naleu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4256/ind_407_naleu.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4257/ind_408_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4258/ind_409_gabriela.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4269/ind_417_luciano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4296/ind_426_gabriela.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4365/ind_463_gabriela.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4398/ind_475_naleu.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4406/ind_483_adelar_dito_naleu_deildo_fabio_willian_luciano.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4419/ind_485_gabriela_fabio_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4425/ind_489_naleu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4427/ind_491_naleu.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4431/ind_493_willian_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4433/ind_495_gabriela.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4434/ind_496_adelar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4467/ind_509_deildo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4537/ind_529_naleu.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4541/ind_532_naleu.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4571/ind_542_deildo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4572/ind_543_naleu.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4593/ind_553_gabriela.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4617/ind_559_luciano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4630/ind_563_adelar_e_naleu.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3678/req_07_naleu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3869/req_24_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4112/017_-_convite_aos_secretarios.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4366/req_91_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4524/req_114_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4542/req_118_naleu_gabriela_marcia_adelar_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4544/req_119_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3672/ind_40_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_64_wilson_dito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_82_fabio_ceara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_86_dito_e_quemuel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3745/ind_87_adelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_88_adelar_luciano_e_subscritos_excluida_na_reuniao_de_pauta_substituida_pela_ind_97.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3756/ind_97_gabriela_deildo_dito_adelar_luciano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3760/ind_99_gabi_adelar_naleu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_107_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3786/ind_115_adelar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3791/ind_119_deildo_adelar_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3793/ind_120_gabi_marcia_fabio_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3802/ind_122_naleu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3803/ind_123_naleu.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3807/ind_127_marcia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3811/ind_131_marcia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3812/ind_132_gabriela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3813/ind_133_gabriela_marcia_adelar_naleu_deildo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3814/ind_134_deildo_gabriela.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3823/ind_143_gabriela_adelar_naleu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_147_alemao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3836/ind_150_adelar_naleu_gabriela.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_155_gabriela_marcia_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_156_naleu.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3852/ind_159_deildo_naleu.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3867/ind_168_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3868/ind_169_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3870/ind_170_alemao_naleu.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3874/ind_172_willian.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3876/ind_174_adelar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3892/ind_186_naleu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3899/ind_190_fabio_gabriela_willian.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3907/ind_195_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3912/ind_199_wilson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3929/ind_210_naleu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3942/ind_215_gabriela..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3976/ind_238_gabriela_marcia_naleu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4000/ind_253_fabio_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4001/ind_254_naleu.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4083/ind_297_gabriela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4094/ind_306_gabriela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4096/ind_308_adelar_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4117/ind_316_naleu.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4134/ind_327_gabriela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4135/ind_328_gabriela_marcia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4141/ind_332_luciano_naleu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4146/ind_336_deildo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4149/alambrado_campo_futebol_-_casa_verde.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4150/ind_340_luciano_ceara_adelar_naleu_deildo_dito_willian_alemao_fabio_gabriela.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4151/ind_341_naleu_deildo_adelar_gabriela.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4170/ind_355_adelar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4178/ind_358_gabriela_naleu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4186/ind_365_gabriela_fabio_naleu_luciano_willian.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4197/ind_372_alemao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_393_naleu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4256/ind_407_naleu.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4257/ind_408_gabriela_e_marcia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4258/ind_409_gabriela.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4269/ind_417_luciano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4296/ind_426_gabriela.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4346/ind_455_adelar_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4362/ind_460_marcia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4365/ind_463_gabriela.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4393/ind_470_marcia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4398/ind_475_naleu.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4406/ind_483_adelar_dito_naleu_deildo_fabio_willian_luciano.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4419/ind_485_gabriela_fabio_e_adelar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4425/ind_489_naleu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4427/ind_491_naleu.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4431/ind_493_willian_e_naleu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4432/ind_494_ceara_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4433/ind_495_gabriela.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4434/ind_496_adelar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4467/ind_509_deildo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4537/ind_529_naleu.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4541/ind_532_naleu.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4571/ind_542_deildo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4572/ind_543_naleu.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4593/ind_553_gabriela.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4617/ind_559_luciano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4630/ind_563_adelar_e_naleu.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>