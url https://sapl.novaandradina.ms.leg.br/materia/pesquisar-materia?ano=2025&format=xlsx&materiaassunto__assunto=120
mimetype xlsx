--- v0 (2026-03-02)
+++ v1 (2026-05-15)
@@ -54,145 +54,145 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, PROFESSOR LUCIANO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/req_51_luciano_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/req_51_luciano_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, a Secretária Municipal de Saúde, Sra. JOZELI CHULLI, e ao Diretor do Hospital Regional Francisco Dantas Maniçoba no município de Nova Andradina-MS, Sr. NORBERTO FABRI, solicitando as seguintes informações:_x000D_
 a) Qual o custo total mensal para o funcionamento do Hospital Regional?_x000D_
 b) Quais os municípios conveniados que utilizam os serviços do Hospital Regional?_x000D_
 c) Quais os valores dos repasses por município ao Hospital Regional?_x000D_
 d) Os repasses estão sendo pagos regularmente Hospital Regional?_x000D_
 e) Qual o valor do déficit mensal do Hospital Regional?_x000D_
 f) Qual o valor da contrapartida do município de Nova Andradina?_x000D_
 g) Quais seriam os valores ideais a serem repassados por município, para o equilíbrio das contas?</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4627/req_130_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4627/req_130_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Secretário Municipal de Saúde, Sr. HERMES SANTOS, e ao diretor geral do Hospital Regional Francisco Dantas Maniçoba, SR. NORBERTO FABRI JUNIOR, solicitando relatório detalhado conforme segue, com resposta a esta Casa de Leis, com prazo de 15 dias sobre: a descrição técnica, disponibilidade e funcionamento dos equipamentos públicos e leitos especializados recebidos e financiados pela União, Estado de Mato Grosso do Sul e Prefeitura Municipal de Nova Andradina, para o Hospital Regional/ Fundação Serviços De Saúde de Nova Andradina (CNES 2371243);</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, GABRIELA DELGADO, MÁRCIA LOBO, NALEU DA CASA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/ind_94_fabio_gabi_marcia_alemao_deildo_naleu_adelar.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/ind_94_fabio_gabi_marcia_alemao_deildo_naleu_adelar.pdf</t>
   </si>
   <si>
     <t>Os/as Vereadores /as que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Saúde, Sra. JOZELLI CHULLI DA SILVA MARTINS, reiterando a indicação 208/2023 e 07/2024, solicitando estudo para instalação de casa de apoio própria para os pacientes e acompanhantes próximo ao Hospital Regional.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/ind_219_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/ind_219_gabriela.pdf</t>
   </si>
   <si>
     <t>Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, e a Secretária Municipal de Saúde, Sra. JOZELI CHULLI DA SILVA MARTINS, solicitando a disponibilização de médicos pediatras de plantão no Hospital Regional.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>FABIO ZANATA, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4348/ind_456_wilson_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4348/ind_456_wilson_fabio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. LEANDRO FERREIRA LUIZ FEDOSSI, ao Excelentíssimo Senhor Presidente da República Federativa do Brasil, Sr. LUIZ INÁCIO LULA DA SILVA, ao Ministro da Educação, Sr. CAMILO SANTANA, ao Deputado Federal, Sr. BETO PEREIRA, com cópia à Empresa Brasileira de Serviços Hospitalares (EBSERH), solicitando ao Governo Federal a inclusão do município de Nova Andradina (MS) no plano de construção de novos Hospitais Universitários – HU, de modo a contemplar a região do Vale do Ivinhema com uma unidade hospitalar de referência.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>WILSON ALMEIDA, ADELAR BELO, ALEMÃO DA SEMENTE, DEILDO PISCINEIRO, DITO MACHADO, FABIO ZANATA, GABRIELA DELGADO, JOSENILDO CEARÁ, MÁRCIA LOBO, NALEU DA CASA VERDE, PROFESSOR LUCIANO LEAL, QUEMUEL DE ALENCAR, WILLIAN MORAES</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4107/30_-_mocao_de_parabenizacao_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4107/30_-_mocao_de_parabenizacao_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhada MOÇÃO DE PARABENIZAÇÃO ao HOSPITAL DE AMOR DE NOVA ANDRADINA, na pessoa de seu Diretor, Sr. Ademar Capuci, a Presidente da Associação Voluntária Projeto Vida Nova, Sra. Nadir Capuci, a Gestora do Hospital de Amor, Sra. Ingrid Souza Anuto, e a Analista Financeira, Sra. Janieli Rocha da Silva, estendendo-se a toda equipe envolvida na organização e realização do 3º Arraiá do Amor, realizado com grande sucesso no dia 07 de junho de 2025, nas dependências do Instituto de Prevenção, no bairro Jardim Universitário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -499,67 +499,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/req_51_luciano_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4627/req_130_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/ind_94_fabio_gabi_marcia_alemao_deildo_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/ind_219_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4348/ind_456_wilson_fabio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4107/30_-_mocao_de_parabenizacao_-_wilson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4054/req_51_luciano_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4627/req_130_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3752/ind_94_fabio_gabi_marcia_alemao_deildo_naleu_adelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/3947/ind_219_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4348/ind_456_wilson_fabio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2025/4107/30_-_mocao_de_parabenizacao_-_wilson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>