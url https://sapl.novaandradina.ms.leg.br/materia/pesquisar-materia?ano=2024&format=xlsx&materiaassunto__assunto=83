--- v0 (2026-03-01)
+++ v1 (2026-05-18)
@@ -54,139 +54,139 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, SR. JULIO CESAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando melhorias no Distrito de Nova Casa Verde, município de Nova Andradina – MS. _x000D_
 a) Desentupimento da boca de lobo, na Rua Luiz Jumbi, próximo ao nº 275_x000D_
 b) Implantação de canaleta, na Rua Luiz Jumbi, esquina com a Rua Cuiabano</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_89_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_89_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal (Interino) de Serviços Públicos, Sr. ANDERSON FERNANDO DAN, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, solicitando que providencie a implantação de duas canaletas no cruzamento entre a Rua Toshiyuki Suguita com a Rua Koreki Yoshioka – bairro Portal do Parque.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_102_deildo_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_102_deildo_e_alemao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando implantação de canaletas nos locais abaixo: _x000D_
 _x000D_
 a) Rua da Saudade, esquina com a Rua Senador Auro Soares Andrade. (foto em anexo);_x000D_
 b) Rua Imaculada Conceição, esquina com a Rua Johan Gill.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/ind_139_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/ind_139_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, SR. JULIO CESAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando estudos para a  implantação de canaleta na Rua Orácio Vicente de Souza esquina com a Rua Rui Barbosa da Silveira no Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/ind_210_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/ind_210_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o  Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a viabilização com a máxima urgência, a instalação de canaletas nas ruas do bairro Alvorada, com prioridade para as esquinas onde há recorrente formação de poças d’água, causando transtornos à população local.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/ind_254_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/ind_254_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando implantação de canaletas no locais abaixo: _x000D_
 a) Rua da Saudade, esquina com a Rua Senador Auro Soares Andrade. (foto em anexo)_x000D_
 b) Rua da Saudade, esquina com a Rua Arthur Costa e Silva</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3574/ind_266_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3574/ind_266_deildo.pdf</t>
   </si>
   <si>
     <t>OO Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando estudo técnico para viabilizar a “instalação de canaleta” no cruzamento da Rua Onofre Gonçalves Lopes esquina com a Rua Inery Perigo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -493,67 +493,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_89_fabio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_102_deildo_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/ind_139_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/ind_210_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/ind_254_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3574/ind_266_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_89_fabio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_102_deildo_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3235/ind_139_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3427/ind_210_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3539/ind_254_deildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3574/ind_266_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>