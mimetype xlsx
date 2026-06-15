--- v0 (2025-12-22)
+++ v1 (2026-06-15)
@@ -54,235 +54,235 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/req_68_gabi.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/req_68_gabi.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRIWIECKI, solicitando as seguintes informações referentes ao transporte escolar do município de Nova Andradina-MS:_x000D_
 a)	Quantidade de ônibus escolares que compõe a frota do município de Nova Andradina;_x000D_
 b)	Quantidade de ônibus escolares que compõe a frota terceirizada que atende a educação do município de Nova Andradina;_x000D_
 c)	Enviar contrato da empresa terceirizada da frota de ônibus que atende a educação do município de Nova Andradina;_x000D_
 d)     Data da próxima vistoria dos ônibus escolares no município.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2995/ind_11_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2995/ind_11_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente a Senadora Soraya Vieira Thronicke, solicitando aquisição de 02 Vans de 20 lugares, para o transporte de pacientes para o tratamento de hemodiálise.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3008/ind_20_gabi_e_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3008/ind_20_gabi_e_ceara.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Finanças e Gestão, Sr. NELSON CUSTÓDIO DA SILVA, e à Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRIWIECK, solicitando:_x000D_
 a) No que tange a frota própria de ônibus do município destinado a educação, sejam _x000D_
 abertos novo processo licitatório para contratação de mais monitores escolares no intuito de _x000D_
 suprir a necessidade de cuidados no transporte de estudantes;_x000D_
 b) No caso de processos licitatórios de contratação de empresa terceirizada de _x000D_
 atendimento em transporte em escolar, possa conter em uma das cláusulas a determinação de que _x000D_
 a empresa vencedora do certame tenha a disponibilização de uma pessoa destinada a trabalhar _x000D_
 como monitora no ônibus escolar.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3017/ind_25_arion_gabriela_marcia_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3017/ind_25_arion_gabriela_marcia_cida.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Senador Nelson Trad Filho e à Senadora Soraya Tronicke, solicitando aquisição de 02 Vans de 20 lugares, para o transporte de pacientes para o tratamento de hemodiálise.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3039/ind_42_marcia_gabi_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3039/ind_42_marcia_gabi_cida.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, IINDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Estadual de Educação, Sr. HÉLIO QUEIROZ DAHER, solicitando que seja providenciado um ônibus escolar para o transporte dos alunos da rede estadual de ensino de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Deputado Estadual, Sr. RENATO PIERETTI CÂMARA, e ao Senador, Sr. NELSINHO TRAD, solicitando a aquisição de um micro-ônibus para atender o Centro de Convivência do Idoso – CONVIVER.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3058/ind_54_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3058/ind_54_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, SR. HERNANDES ORTIZ, e a Secretaria Municipal de Cidadania e Assistência Social, SRA DELMA PRADO solicitando que seja providenciado transporte de pacientes para perícia BPC/LOAS.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3078/ind_65_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3078/ind_65_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Interino de Serviços Públicos, Sr. ANDERSON FERNANDO DAN, solicitando a “Remoção” do ponto de ônibus, localizado na Rua da Saudade, em frente ao Instituto Médico Legal (IML), e a “Instalação” deste ponto em nova localidade, que tenha necessidade no município de Nova Andradina.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3142/ind_97_deildo_leandro_gabi_cida_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3142/ind_97_deildo_leandro_gabi_cida_marcia.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando adequação dos veículos da Secretaria de Saúde que realizam transporte de crianças até dez anos de idade conforme o Código de Trânsito Brasileiro do município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3176/ind_115_cida_do_ze_bugre.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3176/ind_115_cida_do_ze_bugre.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Assistência Social e Cidadania, Sra. DELMA PRADO CAVALCANTE, solicitando que seja viabilizado o retorno do serviço de transporte para os jovens que frequentam o Centro Municipal da Juventude Olívio Paro Dan.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/ind_185_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/ind_185_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. NELSON CUSTÓDIO DA SILVA, e a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando aquisição de uniformes para motoristas que atuam na frota do transporte escolar do município.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/ind_191_gabi_leandro_deildo_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/ind_191_gabi_leandro_deildo_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, solicitando com urgência a disponibilização de um carro para área da saúde de Nova Casa Verde, para transporte de pacientes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -589,67 +589,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/req_68_gabi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2995/ind_11_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3008/ind_20_gabi_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3017/ind_25_arion_gabriela_marcia_cida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3039/ind_42_marcia_gabi_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3058/ind_54_marcia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3078/ind_65_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3142/ind_97_deildo_leandro_gabi_cida_marcia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3176/ind_115_cida_do_ze_bugre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/ind_185_wilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/ind_191_gabi_leandro_deildo_arion.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3352/req_68_gabi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2995/ind_11_arion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3008/ind_20_gabi_e_ceara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3017/ind_25_arion_gabriela_marcia_cida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3039/ind_42_marcia_gabi_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3058/ind_54_marcia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3078/ind_65_deildo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3142/ind_97_deildo_leandro_gabi_cida_marcia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3176/ind_115_cida_do_ze_bugre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3355/ind_185_wilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3365/ind_191_gabi_leandro_deildo_arion.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>