--- v0 (2026-03-03)
+++ v1 (2026-05-15)
@@ -54,136 +54,136 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_no_26_-2024_-_cida_do_ze_bugre.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_no_26_-2024_-_cida_do_ze_bugre.pdf</t>
   </si>
   <si>
     <t>Reconhece como Instituição de Utilidade Pública Municipal, a Associação dos Apicultores Rurais do Projeto de Assentamento Teijin de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, ALEMÃO DA SEMENTE, ANTONIO TOMAZ - REPUBLICANOS, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_74_ceara_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_74_ceara_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente a Ministra da Saúde SRA. NÍSIA TRINDADE LIMA, ao Deputado Federal, SR. VANDER LOUBET, e ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, solicitando a realização esforços para a Construção de uma Unidade de ESF (Estratégia Saúde da Família) no Assentamento Teijin.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3103/ind_80_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3103/ind_80_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, SR. JULIO CESAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando:_x000D_
 a) Providências referente ao depósito incomum de lixo ao céu aberto no Assentamento Teijin (Em frente ao Lote 14 – localização da Agrovila) no Distrito de Nova Casa Verde;_x000D_
 b) Placas de Proibido jogar lixo no local e de Infração Ambiental</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3215/ind_132_ceara_gabi.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3215/ind_132_ceara_gabi.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Deputado Federal, Sr. VANDER LOUBET, ao Deputado Estadual, Sr. ZECA DO PT, ao Secretário Executivo de Agricultura Familiar de Povos Originários e Comunidades Tradicionais, Sr. HUMBERTO DE MELLO, solicitando a viabilização de emenda parlamentar e esforços junto aos órgãos de gestão para aquisição de Patrulha Mecanizada para atender a ASSOCIAÇÃO SANTA LUZIA, localizada no assentamento TEIJIN, no município de Nova Andradina MS.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente a Senadora Sra. SORAYA VIEIRA THRONICKE e ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, solicitando o apoio e esforços junto aos órgãos de gestão para destinar uma Emenda Parlamentar que possibilite a aquisição de equipamentos agrícolas essenciais para a Associação dos Agricultores Familiares do Grupo Esperança de Nova Andradina, MS.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/ind_231_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/ind_231_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Superintendente regional do INCRA/MS, Sr. PAULO ROBERTO DA SILVA, e esforços do Deputado Estadual, Sr. PEDRO ARLEI CARAVINA, solicitando que seja realizado estudos para a regularização fundiária do Projeto de Assentamento TEIJIN-FETAGRI - Núcleo Principal (Agro Vila).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -490,67 +490,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_no_26_-2024_-_cida_do_ze_bugre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_74_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3103/ind_80_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3215/ind_132_ceara_gabi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/ind_231_marcia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_no_26_-2024_-_cida_do_ze_bugre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_74_ceara_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3103/ind_80_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3215/ind_132_ceara_gabi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3486/ind_231_marcia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>