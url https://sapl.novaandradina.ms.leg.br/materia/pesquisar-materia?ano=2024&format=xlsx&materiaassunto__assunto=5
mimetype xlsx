--- v0 (2026-03-03)
+++ v1 (2026-05-17)
@@ -54,280 +54,280 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, ALEMÃO DA SEMENTE, CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2977/req_01_arion_alemao_marcia_cida_gabi.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2977/req_01_arion_alemao_marcia_cida_gabi.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, requerendo respostas das questões abaixo:_x000D_
 _x000D_
 a) Relação dos Feirantes Cadastrados da Feira Municipal de Domingo que receberam_x000D_
 Barracas adquiridas pelo Município com auxílio de Emenda Impositiva, tanto os de Nova_x000D_
 Andradina, quanto os de Nova Casa Verde. (Favor Informar Nome, Endereço, Telefone e Tempo_x000D_
 de Atuação/Cadastro na Feira)._x000D_
 b) Faltou Barraca para algum Feirante Ativo Cadastrado? Se Sim, Quais Providências_x000D_
 Serão Tomadas?_x000D_
 b)	Faltou Barraca para algum Feirante Ativo Cadastrado? Se Sim, Quais Providências Serão Tomadas?</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, ARION AISLAN DE SOUSA - PL, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3204/req_40_cida_arion_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3204/req_40_cida_arion_leandro.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sra. JULIANA LOPES, e a Coordenadora Educacional do SENAI, Sra. TAIS CAETANO GIMENEZ, requerendo informações oficiais sobre o status atual do Serviço Nacional de Aprendizagem Industrial (SENAI) no município:_x000D_
 1. Por que está sendo considerado o fechamento do SENAI em nosso município?_x000D_
 2. Quando seria a data prevista para o fechamento do SENAI?_x000D_
 3. Como a comunidade local pode ajudar a evitar o fechamento do SENAI?_x000D_
 4. Quais são as consequências esperadas do fechamento do SENAI para os_x000D_
 residentes locais, especialmente para os jovens em busca de formação profissional?_x000D_
 5. Existe alguma possibilidade de intervenção ou negociação para manter o SENAI_x000D_
 em funcionamento em nosso município?</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/req_77_ceara_e_todos_os_vereadores.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/req_77_ceara_e_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, a Responsável pela Sala da Cidadania, Sra. CÉLIA BATISTA DE OLIVEIRA SANTOS, com cópia ao Superintendente do INCRA-MS, Sr. PAULO ROBERTO DA SILVA, para solicitar informações referentes ao Contrato de Concessão de Uso (CCU) para o agricultor beneficiário da reforma agrária: _x000D_
 a) Qual a quantidade de CCUs e Títulos emitidos referentes ao território do município de Nova Andradina-MS no período de 01 de janeiro de 2023 a agosto de 2024? Favor enviar os dados de emissão de CCUs e Títulos emitidos em quantidades, mês a mês e por assentamento especifico. _x000D_
 b)Existem pendências de emissão de CCUs e títulos no período 01 de janeiro de 2023 a agosto de 2024? Favor enviar os dados de pendências de emissão</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2988/ind_05_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2988/ind_05_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Deputado Estadual Sr. RENATO PIERETTI CÂMARA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, reiterando as indicações 151/2021, 68/2022 e 25/2023, solicitando a construção de uma rampa de acesso para embarque e desembarque de embarcações navais, nas proximidades da ponte do rio Ivinhema, às margens do nosso município com entrada pela BR 376, e uma nas proximidades da ponte do rio Anhanduí, localizado na MS-340 próximo ao km 152 da BR 267.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3005/ind_17_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3005/ind_17_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr.JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Finanças e Gestão, Sr. NELSON CUSTÓDIO DA SILVA e à Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, solicitando que seja realizada uma avaliação criteriosa para promoção e o incentivo à geração de energia elétrica a partir de fontes renováveis no âmbito do município de Nova Andradina, visando à sustentabilidade ambiental, econômica e social.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, ARION AISLAN DE SOUSA - PL, DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3009/ind_21_gabi_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3009/ind_21_gabi_arion.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e à Secretaria Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, solicitando a Aquisição e Implantação de Ecoponto nas seguintes localidades do Município de Nova Andradina-MS:_x000D_
 a) Rua Antônio Duarte (antiga estrada Boiadeira, no trecho entre a Rua da Saudade e _x000D_
 Pastor Júlio de Alencar), Bairro Campo Verde;_x000D_
 b) Rua Manoel Soares de Oliveira (trecho compreendido entre as Ruas Espirito Santo e _x000D_
 Rua Pedro Rodrigues Souza) Bairro Argemiro Ortega;_x000D_
 c) Rua José Dan (Trecho compreendido entre Airton Sena da Silva e Antônio Joaquim _x000D_
 Bezerra Pereira) Bairro Pedro Pedrossian;_x000D_
 d) Rua São Cristóvão (Vila Santo Antônio);_x000D_
 e) Campanha</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Secretário Estadual de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, Sr. JAIME VERRUCK, ao Deputado Federal, Sr. VANDER LOUBET, ao Diretor Presidente da AGRAER Sr. WASHINGTON WILLEMAN, ao Diretor Executivo da AGRAER, Sr. BETO CARVALHO, e ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando aquisição  de um Caminhão Refrigerado para atender a Comunidade do assentamento Santa Olga e a Agricultura Familiar no município de Nova Andradina.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3177/ind_116_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3177/ind_116_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sra. JULIANA LOPES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, e a Diretora do CEINF Braz de Assis Nogueira, Sra. MARIA JOSÉ, solicitando que seja realizado o plantio de arvores, por solicitação de moradores a este Parlamentar, em torno do CEINF Braz de Assis Nogueira, localizada no Bairro Jardim Universitário em Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_136_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_136_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Deputado Federal Sr. VANDER LOUBET – PT, ao superintendente do Incra em Mato Grosso do Sul, Sr. PAULO ROBERTO DA SILVA e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado                    Srª JULIANA LOPES, solicitando a perfuração de um Poço Artesiano com energia elétrica na área institucional da União localizada as margens da rodovia MS/134 no entroncamento com a BR/267.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/ind_147_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/ind_147_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sra. JULIANA LOPES, solicitando a viabilização para Criação do Departamento de Proteção e Bem-Estar Animal, com o objetivo de promover ações de proteção e bem-estar animal, focando em educação, resgate e combate aos maus-tratos, além de firmar parcerias com protetores e associações, no Município de Nova Andradina, MS.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal, Sr. VANDER LOUBET, ao Deputado Estadual, Sr. ZECA DO PT, ao Secretário Executivo de Agricultura Familiar de Povos Originários e Comunidades Tradicionais, Sr. HUMBERTO DE MELLO, ao Secretário de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, Sr. JAIME ELIAS VERRUCK, com cópia a Reitora do IFMS Sr.ª ELAINE CASSIANO, e a Diretora do IFMS CPNA, Sr.ª DEBORA MACORINI, solicitando a viabilização de emenda parlamentar e esforços junto aos órgãos de gestão para aquisição de Patrulha Mecanizada para atender INSTITUTO FEDERAL DE MATO GROSSO DO SUL, campos de Nova Andradina MS.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/ind_213_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/ind_213_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, solicitando estudos de contenção a Processos Erosivos na Agrovila – Distrito de Nova Casa Verde – município de Nova Andradina-MS (atrás do _x000D_
 Restaurante Gabrielly).</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/ind_219_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/ind_219_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de MS, Sr. EDUARDO CORRÊA RIEDEL, as Senadoras Federais do MS, SORAYA THRONICKE e TEREZA CRISTINA, aos Deputados Federais, Sr. Dr. GERALDO RESENDE, DAGOBERTO NOGUEIRA e Dr. LUIZ OVANDO, aos Deputados Estaduais, Sr. PEDRO ARLEI CARAVINA e Sr. ROBERTO RAZUK FILHO, com cópias ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sra. JULIANA LOPES, solicitando a intervenção de Vossas Excelências junto aos órgãos estaduais FUNASA (Fundação Nacional de Saúde), IMASUL (Instituto de Meio Ambiente de Mato Grosso do Sul) e INCRA (Instituto Nacional de Colonização e Reforma Agrária), para a realização de um levantamento técnico que viabilize a perfuração de poços semi-artesianos no Lote 446, P.A. Teijim, na área da Fetagri, no município de N.A.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3582/ind_268_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3582/ind_268_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS.  _x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. Júlio César Castro Marques, e ao Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Srª. Juliana Lopes, solicitando que seja providenciado, Equipamentos, Execução de Custeio, Equipamento Comunitários, Obras e Serviços de Pavimentação, Drenagem, Energia Elétrica e Iluminação, Contenção e Estabilização de Encostas, Aquisição de Equipamentos de Insumos, Elaboração de Estudos e Projetos de Ações Complementares de Obras. Advinda do Fomento ao Setor Agropecuário – Das Propostas Voluntárias Ministério da Agricultura e Pecuária e Abastecimento -MAPA, Código 2200020240038</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3603/ind_278_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3603/ind_278_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, ao Coordenador Geral de Comunicação, Sr. JOÃO CLAUDIO SOBRINHO e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, solicitando que sejam realizadas campanhas educativas, com foco na informação e conscientização sobre as consequências do descarte inadequado de lixo urbano, terra e outros materiais inservíveis em bueiros.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -634,67 +634,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2977/req_01_arion_alemao_marcia_cida_gabi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3204/req_40_cida_arion_leandro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/req_77_ceara_e_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2988/ind_05_fabio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3005/ind_17_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3009/ind_21_gabi_arion.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3177/ind_116_ceara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_136_leandro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/ind_147_cida.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/ind_213_deildo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/ind_219_cida.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3582/ind_268_arion.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3603/ind_278_marcia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2977/req_01_arion_alemao_marcia_cida_gabi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3204/req_40_cida_arion_leandro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3417/req_77_ceara_e_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/2988/ind_05_fabio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3005/ind_17_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3009/ind_21_gabi_arion.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3177/ind_116_ceara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_136_leandro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3258/ind_147_cida.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3430/ind_213_deildo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3463/ind_219_cida.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3582/ind_268_arion.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3603/ind_278_marcia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="101.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>