--- v0 (2025-12-19)
+++ v1 (2026-06-11)
@@ -54,102 +54,102 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Secretário Estadual de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, Sr. JAIME VERRUCK, ao Deputado Federal, Sr. VANDER LOUBET, ao Diretor Presidente da AGRAER Sr. WASHINGTON WILLEMAN, ao Diretor Executivo da AGRAER, Sr. BETO CARVALHO, e ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, solicitando aquisição  de um Caminhão Refrigerado para atender a Comunidade do assentamento Santa Olga e a Agricultura Familiar no município de Nova Andradina.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_73_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_73_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal, Sr. VANDER LOUBET, a Reitora do Instituto Federal de Mato Grosso do Sul, Sra. ELAINE BORGES MONTEIRO CASSIANO, e a COOPAVI, Cooperativa localizada no Assentamento Teijin, para que seja realizada parceria no sentido de ampliar o Projeto de Criação de Peixes em Tanques Geomembrana, nos Assentamentos do Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_124_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_124_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal, Sr. VANDER LOUBET, ao Deputado Estadual, Sr. ZECA DO PT, e ao Diretor da Agraer, Sr. WASHINGTON WILLEMAN DE SOUZA, solicitando a realização de estudos para a aquisição de climatizadores e irrigação para dez (10) estufas para a COPAOLGA, cooperativa composta por agricultores da agricultura familiar que entregam alimentos destinados a alimentação escolar.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente a Senadora Sra. SORAYA VIEIRA THRONICKE e ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, solicitando o apoio e esforços junto aos órgãos de gestão para destinar uma Emenda Parlamentar que possibilite a aquisição de equipamentos agrícolas essenciais para a Associação dos Agricultores Familiares do Grupo Esperança de Nova Andradina, MS.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Federal, Sr. VANDER LOUBET, ao Deputado Estadual, Sr. ZECA DO PT, ao Secretário Executivo de Agricultura Familiar de Povos Originários e Comunidades Tradicionais, Sr. HUMBERTO DE MELLO, ao Secretário de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, Sr. JAIME ELIAS VERRUCK, com cópia a Reitora do IFMS Sr.ª ELAINE CASSIANO, e a Diretora do IFMS CPNA, Sr.ª DEBORA MACORINI, solicitando a viabilização de emenda parlamentar e esforços junto aos órgãos de gestão para aquisição de Patrulha Mecanizada para atender INSTITUTO FEDERAL DE MATO GROSSO DO SUL, campos de Nova Andradina MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -456,67 +456,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_73_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_124_ceara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3049/ind_48_ceara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_73_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_124_ceara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_141_cida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3367/ind_193_ceara.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>