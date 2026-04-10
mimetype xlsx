--- v0 (2025-12-26)
+++ v1 (2026-04-10)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3589/req_99_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3589/req_99_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, solicitando informações referentes ao atendimento odontológico na ESF (Estratégia Saúde da Família) do Centro Educacional:_x000D_
 a)	Qual motivo da retirada da cadeira odontológica da ESF?_x000D_
 b)	Existe perspectiva de retornar a cadeira odontológica ao ESF?_x000D_
 c)	Houve aposentadoria do/da profissional de Odontologia da ESF? _x000D_
 d)	Qual a perspectiva para contratação ou nomeação em concurso de profissional odontologista para o ESF?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -409,67 +409,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3589/req_99_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3589/req_99_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>