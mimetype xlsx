--- v0 (2025-12-20)
+++ v1 (2026-05-16)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, SR. JULIO CESAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando melhorias no Distrito de Nova Casa Verde, município de Nova Andradina – MS. _x000D_
 a) Desentupimento da boca de lobo, na Rua Luiz Jumbi, próximo ao nº 275_x000D_
 b) Implantação de canaleta, na Rua Luiz Jumbi, esquina com a Rua Cuiabano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -407,67 +407,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3104/ind_81_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>