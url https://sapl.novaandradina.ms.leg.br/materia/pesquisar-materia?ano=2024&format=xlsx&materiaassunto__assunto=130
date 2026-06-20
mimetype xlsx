--- v0 (2026-03-01)
+++ v1 (2026-06-20)
@@ -54,130 +54,130 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3006/ind_18_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3006/ind_18_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, e ao Diretor do Departamento Municipal de Trânsito e Transporte (DEMTRAN), Sr. JOSÉ AUGUSTO SOBRINHO, solicitando melhorias nas proximidades do Córrego do Baile, localizado na MS 473, no município de Nova Andradina:_x000D_
 _x000D_
 a) acessibilidade para adentrarem no referido local_x000D_
 b) redutores de velocidade</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/ind_178_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/ind_178_sandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de um redutor de velocidade na Rua Joaquim de Sampaio Neto próximo ao Supermercado Flor do Vale III.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_207_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_207_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, reiterando a Indicação nº. 188/2023, solicitando que sejam instalados REDUTORES DE VELOCIDADE na Rua Vicente Paro Dan e na Rua Antônia de Souza Moreira, no bairro Durval Andrade Filho.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/ind_222_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/ind_222_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Superintendente Regional do DNIT, Sr. EURO NUNES VARANIS JUNIOR, e ao Diretor-Presidente da AGESUL, Sr. MAURO AZAMBUJA RONDON, com cópia ao Prefeito Municipal de Nova Andradina-MS, Sr. JOSÉ GIBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, ROBERTO GINELL, solicitando a implantação de redutores de velocidade rodovia MS 473, nas proximidades da entrada do Clube Stifana, município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/ind_239_gabriela_e_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/ind_239_gabriela_e_cida.pdf</t>
   </si>
   <si>
     <t>AA Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Diretor do DEMTRAN, Sr. JOÃO GOMES FERRO, solicitando:_x000D_
 _x000D_
 a)	Renovação e Pintura das faixas de pedestres em frente ao Hospital Regional e o Centro de Recreação e Ensino Infantil Luciane Fernandes Abelha;_x000D_
 b)	Implantação de redutores de velocidade nas proximidades do Hospital Regional e do Centro de Recreação e Ensino Infantil Luciane Fernandes Abelha;_x000D_
 c)	Implantação de Placas de Sinalização referentes a velocidades permitidas nas proximidades da escola e do Hospital Regional.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3586/ind_271_gabriela_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3586/ind_271_gabriela_marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA,  e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a substituição de meio-fio e implantação de redutores de velocidade na Avenida Manuel da Costa Lima – Nova Casa Verde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -484,67 +484,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3006/ind_18_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/ind_178_sandro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_207_cida.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/ind_222_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/ind_239_gabriela_e_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3586/ind_271_gabriela_marcia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3006/ind_18_deildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3339/ind_178_sandro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_207_cida.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3467/ind_222_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3500/ind_239_gabriela_e_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3586/ind_271_gabriela_marcia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>