--- v0 (2026-03-03)
+++ v1 (2026-05-18)
@@ -54,119 +54,119 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/requ_85_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/requ_85_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Cidadania e Assistência Social, Sra. DELMA PRADO CAVALCANTE, requerendo as seguintes informações relacionadas ao atendimento dos idosos no Projeto Conviver referente ao ano de 2024:_x000D_
 a)	 Quantos idosos estão, atualmente, cadastrados no Projeto Conviver?_x000D_
 b)	Qual é o valor do repasse de verba federal destinado ao Projeto Conviver?_x000D_
 c)	 Como está sendo empregado o valor repassado para o referido projeto? Favor detalhar as despesas e investimentos._x000D_
 d)	 Quais são as ações e atividades desenvolvidas pelo Projeto Conviver para os idosos cadastrados?</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3564/req_97_gabriela__marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3564/req_97_gabriela__marcia.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Cidadania e Assistência Social, Sra. DELMA PRADO CAVALCANTE, requerem as seguintes informações relacionadas ao atendimento dos idosos no Projeto Conviver referente ao ano de 2024:   _x000D_
 a)	 De acordo com as informações obtidas no oficio n.º 446/2024. Conforme resposta recebida, atualmente constam 1.364 idosos cadastrados no Projeto Conviver, favor nos enviar em formato PDF a lista de frequência dos idosos.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Deputado Estadual, Sr. RENATO PIERETTI CÂMARA, e ao Senador, Sr. NELSINHO TRAD, solicitando a aquisição de um micro-ônibus para atender o Centro de Convivência do Idoso – CONVIVER.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_88_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_88_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e a Secretária Municipal de Cidadania e Assistência Social, Sra. DELMA PRADO CAVALCANTE, sugerindo a inclusão do “Projeto de Capoterapia – Um Novo estilo de Vida” nos encontros da Terceira Idade do Conviver.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3599/ind_274_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3599/ind_274_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que envide esforços no intuito de implantar 03 coberturas de Ponto de Ônibus na Rua Espírito Santo esquina com a Rua Brilhante.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -473,67 +473,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/requ_85_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3564/req_97_gabriela__marcia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_88_wilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3599/ind_274_fabio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3484/requ_85_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3564/req_97_gabriela__marcia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3044/ind_46_fabio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_88_wilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3599/ind_274_fabio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>