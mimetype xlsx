--- v0 (2025-12-23)
+++ v1 (2026-04-14)
@@ -54,170 +54,170 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3120/req_26_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3120/req_26_arion.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, requerendo as seguintes informações referente ao Centro de Controle de Zoonoses de Nova Andradina referente ao período de 2024:_x000D_
 _x000D_
 A)	Houve prejuízo devido à queda de energia no CCZ?_x000D_
 B)	Quantas vacinas foram perdidas devido à esta queda de energia?_x000D_
 C)	Qual é o valor aproximado do prejuízo total?_x000D_
 D)	Devido à queda de energia houve alguma complicação em relação aos cadáveres de animais que, por vezes, ficam armazenados no CCZ até a sua devida destinação?_x000D_
 E)	O que será feito por parte do Poder Executivo municipal para que essa situação não se repita?</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3199/req_39_arion_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3199/req_39_arion_cida.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ouvido o_x000D_
 Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr._x000D_
 NELSON CUSTÓDIO, e ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA_x000D_
 GONÇALVES solicitando as seguintes informações referentes ao Centro Cirúrgico do CCZ:_x000D_
 a) Por que ainda não está em funcionamento?_x000D_
 b) O que é necessário para que entre em funcionamento?_x000D_
 c) Qual a data prevista para que entre em pleno funcionamento?_x000D_
 d) Há previsão para campanha de castração?</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_-_emenda_racao-_marcio_fernandes_-_copia.docx</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_-_emenda_racao-_marcio_fernandes_-_copia.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual, Sr. Marcio Fernandes, solicitando Emenda Parlamentar no valor de R$ xx.000,00 (xx mil reais) para aquisição de ração para o Centro de Controle de Zoonoses de Nova Andradina.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_83_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_83_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS.  _x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes depois de ouvido o Plenário INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, reiterando a indicação nº 362/2022, que solicita esforços para a aquisição e implantação de gerador de energia para o Centro de Controle de Zoonoses (CCZ) do município.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3129/ind_91_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3129/ind_91_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando a construção de sala de convivência/interação no Centro de Controle de Zoonoses em prol dos servidores/agentes de Endemias.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3200/ind_125_arion_cida_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3200/ind_125_arion_cida_wilson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. NELSON CUSTÓDIO, e ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES, solicitando os seguintes itens e melhorias para o Centro de Controle de Zoonoses (CCZ)._x000D_
 a)Instalação de Lavanderia adequada;_x000D_
 b)Aquisição de comedouro e bebedouro para Pets;_x000D_
 c)Instalação de ralos nas Baias dos Cachorros;_x000D_
 d)Freezer para os ambulatórios;_x000D_
 e)Contratação de um auxiliar de Veterinário e três ajudantes;_x000D_
 f)Realizar a reforma interna da área administrativa, bem como: Pinturas nas paredes, troca de vidros nas janelas e troca de pisos;_x000D_
 g)Troca dos materiais permanentes;_x000D_
 h)Bebedouro Industrial com duas Torneiras (30 litros);_x000D_
 i)Computador para Recepção;_x000D_
 j)Rampas de Acesso;_x000D_
 k)Ar condicionado para Sala de Reunião e adjacentes.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/ind_208_arion_27-08.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/ind_208_arion_27-08.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário,  INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ  GILBERTO GARCIA, e ao Secretário Municipal de Saúde, Sr. LUIZ EDUARDO DE PAULA GONÇALVES. solicitando que seja realizado uma feira de Pets na nossa cidade para melhor atender a população animal e que sejam vistos pela população.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -524,67 +524,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3120/req_26_arion.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3199/req_39_arion_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_-_emenda_racao-_marcio_fernandes_-_copia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_83_arion.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3129/ind_91_ceara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3200/ind_125_arion_cida_wilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/ind_208_arion_27-08.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3120/req_26_arion.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3199/req_39_arion_cida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_-_emenda_racao-_marcio_fernandes_-_copia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_83_arion.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3129/ind_91_ceara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3200/ind_125_arion_cida_wilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2024/3410/ind_208_arion_27-08.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>