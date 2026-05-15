--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -54,81 +54,81 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_140_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_140_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Deputado Estadual, Sr. ROBERTO HASHIOKA, com cópia ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, , solicitando emenda parlamentar para a construção de um alojamento feminino para o 3º. Subgrupamento de Bombeiros Militar Independente - (3º SGBM/Ind.).</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2185/ind_177_-_gabriela_marcia_cida_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2185/ind_177_-_gabriela_marcia_cida_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual, Sr. ROBERTO HASHIOKA, ao secretário de Estado de Justiça e Segurança Pública, ANTONIO CARLOS VIDEIRA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, indicando o aumento de efetivo para o 3º. Subgrupamento de Bombeiros Militar Independente - (3º SGBM/Ind.).</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário de Estado de Governo e Gestão Estratégica, Sr. PEDRO ARLEI CARAVINA, e ao Comandante-Geral do Corpo de Bombeiros Militar, Coronel FREDERICO REIS POUSO SALAS, solicitando que sejam enveredados esforços e estudos para Ampliação do Efetivo Militar do 3º. Subgrupamento do Corpo de Bombeiros Militar Independente no Município de Nova Andradina-MS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -435,67 +435,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_140_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2185/ind_177_-_gabriela_marcia_cida_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_140_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2185/ind_177_-_gabriela_marcia_cida_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_278_-_vereadores_subscritos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>