--- v0 (2026-02-04)
+++ v1 (2026-04-14)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_434_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_434_-_ceara.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve INDICA A MESA DIRETORA, nos termos regimentais vigentes, que seja encaminhado expediente ao Prefeito Municipal Sr. JOSE GILBERTO GARCIA, ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretaria de Estado de Infraestrutura e Logística de Mato Grosso do Sul (Seilog), Sr. HÉLIO PELUFFO, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e ao Deputado Estadual, ZECA DO PT (José Orcírio Miranda), sugerindo que o município de Nova Andradina-MS, se inscreva no Novo PAC (Programa de Aceleração do Crescimento) no período de 09 de Outubro a 10 de Novembro no intuito de implementar as seguintes obras de Mobilidade Urbana, Estradas Rurais e Rodoviária:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -407,67 +407,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_434_-_ceara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_434_-_ceara.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>