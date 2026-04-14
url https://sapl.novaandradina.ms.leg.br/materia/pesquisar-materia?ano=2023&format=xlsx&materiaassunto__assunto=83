--- v0 (2025-12-22)
+++ v1 (2026-04-14)
@@ -54,99 +54,99 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, FABIO ZANATA, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2250/ind_211_-_deildo_wilson_e_fabio.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2250/ind_211_-_deildo_wilson_e_fabio.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSE GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL, “Reiterando a Indicação nº 366/2021, solicitando estudo técnico para viabilizar a “instalação de canaleta” nos cruzamentos abaixo:_x000D_
 - Rua Onofre Gonçalves Lopes esquina com a Rua Inery Perigo._x000D_
 - Rua Onofre Gonçalves Lopes esquina com a Rua Mario Lopes Beiro_x000D_
 - Rua Anaurilandia com a Rua John Gill</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2452/ind_299_-_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2452/ind_299_-_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja realizado a imediata manutenção em dois buracos existentes na rua Batayporã próximos aos números 2271 e 2350 no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário de Serviços Públicos, Sr. ROBERTO GINELL, reiterando a indicação 489/21, indicando que sejam instalados redutores de velocidade TRAFFIC CALMING e placas sinalizadoras entre a Rua Joaquim Sampaio Neto e Rua Elizabeth Robiano, em frente ao Laboratório do Hospital CASSEMS, em Nova Andradina/MS.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_453_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_453_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, SR. JULIO CESAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando melhorias nos cruzamentos abaixo:_x000D_
 a)	Instalação de canaleta, Rua Sete de Setembro, esquina com a Rua Imaculada Conceição (Foto em anexo)_x000D_
 b)	Restauração da canaleta, Rua Sete de Setembro, esquina com a Rua João Teodoro Braga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -455,67 +455,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2250/ind_211_-_deildo_wilson_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2452/ind_299_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_453_-_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2250/ind_211_-_deildo_wilson_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2452/ind_299_-_wilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2626/ind_386_-_marcia_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_453_-_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>