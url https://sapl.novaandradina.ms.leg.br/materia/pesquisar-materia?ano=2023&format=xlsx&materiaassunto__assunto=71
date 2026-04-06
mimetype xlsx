--- v0 (2026-02-04)
+++ v1 (2026-04-06)
@@ -54,84 +54,84 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_no._02_marcia.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_no._02_marcia.doc</t>
   </si>
   <si>
     <t>Cria  a obrigatoriedade de adotar medidas protetivas as mulheres e dá outras providências.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_220-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_220-_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária de Cidadania e Assistência Social, Sra. DELMA PRADO e a Coordenadora de Políticas Públicas para as Mulheres Sra. ARLETE PAOLA BARBOSA DE MATOS, solicitando a disponibilização de cursos de artesanato e capacitação para mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_casa_da_mulher_brasileira.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_casa_da_mulher_brasileira.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Deputado Estadual, Sr. ROBERTO RAZUK FILHO e ao Secretário de Estado de Justiça e Segurança Pública, Sr. ANTÔNIO CARLOS VIDEIRA, solicitando a intervenção e estudos junto aos órgãos responsáveis para viabilização de implantar em nosso município uma unidade da Casa da Mulher Brasileira, com serviços especializados de acolhimento para os mais diversos tipos de violência contra as mulheres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -438,67 +438,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_no._02_marcia.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_220-_marcia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_casa_da_mulher_brasileira.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_no._02_marcia.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_220-_marcia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_casa_da_mulher_brasileira.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>