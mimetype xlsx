--- v0 (2026-02-06)
+++ v1 (2026-04-02)
@@ -54,310 +54,310 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_47_-_ceara_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_47_-_ceara_e_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de terem ouvido o Plenário REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e Esporte - SEMEC, Sra. GIULIANA MASCULI POKRYWIECKI, e Diretora Presidente da Fundação Nova-andradinense de Cultura – FUNAC, Sra. ANA LÚCIA FERREIRA VASCONCELLOS, solicitando as seguintes informações acerca do Fundo Municipal de Cultura que neste ano de 2023 conta com orçamento de 200 mil reais.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>JOSENILDO CEARÁ</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_62_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_62_-_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve REQUER A MESA DIRETORA, nos termos regimentais vigentes que seja encaminhado expediente ao Presidente da Câmara municipal de Nova Andradina Sr. LEANDRO FERREIRA LUIZ FEDOSSI, com cópia à Secretária Municipal de Educação, Cultura e Esportes, Sra. GIULIANA MASCULI POKRYWIECKI, à Diretora Presidente da Fundação Nova-andradinense de Cultura - FUNAC, Sra. ANA LUCIA FERREIRA VASCONCELOS e ao Presidente do Conselho Municipal de política Cultural, Sr. BRUNO HENRIQUE SELEGUIM, requerendo a realização de Audiência Pública para discutir “Os repasses para os projetos culturais, em virtude da aprovação da Lei Complementar n. 195/2022, denominada Lei ‘Paulo Gustavo’”, proposta para o dia 1º de junho de 2023, no Plenário “Sidney Sanches”, da Câmara Municipal de Nova Andradina, a partir das 19:00 horas. Solicito, assim, que seja convidado o ADVOGADO TIAGO RESENDE BOTELHO, Coordenador do Curso de Direito da UFGD.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO ZANATA, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_24_-_fabio_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_24_-_fabio_e_alemao.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito municipal, Sr. JOSÉ GILBERTO GARCIA e à Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que a prefeitura municipal adquira um Ônibus Rodoviário para atender a SEMEC (Secretaria Municipal de Educação, Esporte e Cultura), e a FUNAC (Fundação Novandradinense de Cultura).</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e a Secretária Municipal de Educação Cultura e Esporte, Sra. GIULIANA MASCULI POKRIWIECK, solicitando a Implantação de Quadra Esportiva Coberta na Praça Nivaldo Aparecido de Oliveira do Conjunto Habitacional Celina Gonçalves no Município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária de Assistência Social do Município Sra. DELMA PRADO CAVALCANTE, e a à Secretária Municipal de Educação, Cultura e esportes, Sra. GIULIANA MASCULI POKRYWIECKI, reiterando a Indicação Nº 203/2022, solicitando que seja criado Evento Cultural Mensal rotativo nas praças dos bairros em nosso Município incluindo o Distrito de Casa Verde, englobando a Feira Mulheres de Atitude e Shows com cantores pratas da casa.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_84_-_gabriela_e_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_84_-_gabriela_e_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Educação, Cultura e Esportes, SR. GIULIANA MASCULI POKRYWIECKI, solicitando que a disponibilização de um educador físico as terças e as quintas, no período noturno, tendo disponibilidade para atender o projeto Damas da Bola e todas as mulheres do município de Nova Andradina.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, e a Secretária Municipal de Educação, Cultura e Esporte, Srª GIULIANA MASCULI, solicitando a criação de um  Programa voltado para Saúde da Criança, com atividades físicas, acompanhamento nutricional, dentre outras.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_-_cultura.docx</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_-_cultura.docx</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Educação Cultura e Esporte Srª. GIULIANA MASCOLI, solicitando o envio do Poder Executivo a esta casa de Leis (vislumbrando não cairmos no Vício de Iniciativa), das Propostas de alteração da Lei do Fundo Municipal de Cultural. (Anexo Anteprojeto).</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_125_-_gabriela_marcia_e_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_125_-_gabriela_marcia_e_cida.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a à Secretária Municipal de Educação, Cultura e esportes, Sra. GIULIANA MASCULI POKRYWIECKI, reiterando a Indicação Nº 143/2022, solicitando que sejam realizadas as adequações de acessibilidade para cadeirantes no Centro de Convenções "Silvio Ubaldino de Sousa".</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉZAR CASTRO MARQUES e a Secretária Municipal de Educação, Sra. GIULIANA MASCULI POKRYWIECKI, solicitando que sejam executados os serviços de Reforma Completa na PISTA DE SKATE da praça Santos Dumont localizado, na Avenida Rio Brilhante, entre a Avenida Eurico Soares de Andrade e a Rua Imaculada Conceição.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_163_-_ceara.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_163_-_ceara.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente à Ministra da Cultura (MINC), Sra. MARGARETH MENEZES, ao Governador do Estado de Mato Grosso do Sul, SR. EDUARDO RIEDEL, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Diretor Presidente da Fundação de Cultura de MS, SR. MAX FREITAS, ao Subsecretário de Políticas Públicas para a Juventude, SR. FERNANDO HENRIQUE CARVALHO MIRANDA e a Secretária Municipal de Educação, Cultura e Esportes, Sra. GIULIANA MASCULI, solicitando estudos para que seja implantada a Casa da Cultura em Nova Andradina MS.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2188/ind_178_-_marcia_lobo_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2188/ind_178_-_marcia_lobo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e Esportes, Sra. GIULIANA MASCULI POKRYWIECKI e a Secretária de Cidadania e Assistência Social, Sra. DELMA PRADO solicitando a disponibilização de um educador físico, no período noturno, tendo disponibilidade para atender o projeto Damas da Bola e todas as mulheres na quadra Poliesportiva do Centro Esportivo de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>FABIO ZANATA, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2194/ind_183_-_fabio_zanata_e_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2194/ind_183_-_fabio_zanata_e_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e a secretária municipal de educação, cultura e esporte Sra. GIULIANA MASCULI POKRYWIEKI, solicitando que seja realizada a instalação de refletores nos Centros de treinamentos 1 e 2 localizados no Estádio Luiz Soares Andrade.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2304/ind_238_-_joao_dan_e_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2304/ind_238_-_joao_dan_e_gabriela.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando um estudo para realização do evento “Virada Cultural” a ser realizado em Nova Casa Verde.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2305/ind_239_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2305/ind_239_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, ao Diretor-Presidente da FUNAEL, Sr. WILLIAN MORAES, e a Secretária Municipal de Cidadania e Assistência Social, Sra. DELMA PRADO CAVALCANTE, solicitando que seja realizado em Nova Casa Verde, o “Projeto Bairro Feliz".</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2324/ind._instituicao_do_programa_jovem_aprendiz.doc</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2324/ind._instituicao_do_programa_jovem_aprendiz.doc</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretaria Municipal de Assistência Social e Cidadania, Sra. DELMA PRADO CAVALCANTE, a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS e ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, solicitando que seja feito um estudo sobre a instituição do Programa Jovem Aprendiz no âmbito do Município de Nova Andradina/MS.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_280_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_280_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES, e a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, reiterando as Indicações nº 264/2019, 314/2021 e 188/2022, que solicita investimentos para adquirir “Bolas para o Dia das Crianças” do município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao  Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao FUNAC, SRA. ANALÚCIA VASCONCELOS e ao Subprefeito de Nova Casa Verde, SR. WILSON CLEMENTINO GONÇALVES, solicitando a contratação de cantores com destaque nacional para realização do evento no show de réveillon a ser realizado em Nova Casa Verde nessa virada de ano de 2023.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e a secretária municipal de educação, cultura e esporte Sra. GIULIANA MASCULI POKRYWIEKI, solicitando que seja feita manutenção emergencial na quadra de futebol sintético, no distrito de Nova Casa Verde, haja vista que a mesma se encontra sem condições de uso, colocando em risco a integridade física de seus usuários.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -664,67 +664,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_47_-_ceara_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_62_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_24_-_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_84_-_gabriela_e_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_-_cultura.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_125_-_gabriela_marcia_e_cida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_163_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2188/ind_178_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2194/ind_183_-_fabio_zanata_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2304/ind_238_-_joao_dan_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2305/ind_239_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2324/ind._instituicao_do_programa_jovem_aprendiz.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_280_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_47_-_ceara_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_62_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_24_-_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1904/ind_31_-deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_84_-_gabriela_e_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2068/ind_115_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_-_cultura.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_125_-_gabriela_marcia_e_cida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_155_-_cida.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_163_-_ceara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2188/ind_178_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2194/ind_183_-_fabio_zanata_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2304/ind_238_-_joao_dan_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2305/ind_239_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2324/ind._instituicao_do_programa_jovem_aprendiz.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_280_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>