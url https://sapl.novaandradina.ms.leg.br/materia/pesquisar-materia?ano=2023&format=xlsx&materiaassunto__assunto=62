--- v0 (2025-12-23)
+++ v1 (2026-06-10)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>LEANDRO FERREIRA LUIZ FEDOSSI, ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2146/requerimento_49_-_todos_vereadores.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2146/requerimento_49_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, CONVOCAÇÃO aos seguintes Secretários/as e Diretor: ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS; ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ; ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO; ao Secretário Municipal de  Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES; ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL; à Secretária Municipal de Meio Ambiente e  Desenvolvimento Integrado, Sra. JULIANA LOPES; à Secretária Municipal de Educação, Cultura e Esporte, Sr. GIULIANA MASCULI POKRYWIECKI; à Secretária Municipal de Cidadania e Assistência Social, Sra. DELMA PRADO CAVALCANTE; e ao Diretor Geral da AGEHNOVA, Sr. LUCIANO LEAL, para comparecerem na próxima terça-feira, dia 25 de Abril de 2023, às 09:00 na Câmara Municipal de Nova Andradina – MS, para tratar de assuntos ref a Reforma do Previna.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_143-2023_todos_vereadores.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_143-2023_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Requeremos ao PLENÁRIO, nos termos do art. 183 do Regimento Interno desta Câmara Legislativa, DESTAQUE para votação em separado do projeto de lei complementar do Poder Executivo n. 05/2021, de autoria do Poder Executivo, especificamente em relação aos dispositivos abaixo:_x000D_
 _x000D_
 _x000D_
 Art. 4º Os servidores com deficiência vinculados ao INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES MUNICIPAIS DE NOVA ANDRADINA - PREVINA poderão aposentar-se voluntariamente por idade com proventos calculados na forma da Lei Complementar nº 142/2013, independente do grau de deficiência, desde que tenham, cumulativamente, no mínimo 60 (sessenta) anos de idade, se homem, e 55 (cinquenta e cinco) anos de idade, se mulher, e no mínimo 15 (quinze) anos de tempo de contribuição e comprovação por igual período da existência da deficiência, 10 (dez) anos de efetivo exercício no serviço público e 05 (cinco) anos no cargo efetivo. _x000D_
 _x000D_
 §1º Os servidores com deficiência a que se refere o caput poderão ainda se aposenta</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -425,67 +425,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2146/requerimento_49_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_143-2023_todos_vereadores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2146/requerimento_49_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_143-2023_todos_vereadores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>