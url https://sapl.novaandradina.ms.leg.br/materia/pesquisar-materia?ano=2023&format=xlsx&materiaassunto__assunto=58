--- v0 (2025-12-21)
+++ v1 (2026-05-16)
@@ -54,75 +54,75 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER JURÍDICO</t>
   </si>
   <si>
     <t>JURÍDICO - JUR</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2433/parecer_283-2023_nome_abrahao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2433/parecer_283-2023_nome_abrahao.pdf</t>
   </si>
   <si>
     <t>C O N S U L T A : A CMNA submete a análise do Departamento Jurídico o Projeto de Lei nº 11/2023 de autoria do Chefe do Poder Executivo, que Altera a Lei Municipal nº. 442/04, concedendo ao bem público o nome de ABRAHÃO PASMANIK.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_285-2023_pl_34_nome_rua.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_285-2023_pl_34_nome_rua.pdf</t>
   </si>
   <si>
     <t>C O N S U L T A : A CMNA submete a análise do Departamento Jurídico o Projeto de Lei nº 34/2023 de autoria parlamentar, que Dispõe sobre a denominação da “Avenida projetada E”, no Residencial Trindade Park do bairro Portal do Parque, localizado na área urbana do município de Nova Andradina, Estado de Mato Grosso do Sul, que passa a ter a seguinte denominação “AVENIDA LUIZ DAN”, e dá outras providências”</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2437/parecer_287-2023_pl_38_nome_rua_3.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2437/parecer_287-2023_pl_38_nome_rua_3.pdf</t>
   </si>
   <si>
     <t>C O N S U L T A : A CMNA submete a análise do Departamento Jurídico o Projeto de Lei nº 38/2023 de autoria parlamentar, que "Dispõe sobre a denominação da “Rua projetada E”, no bairro Jardim Itália, localizado na área urbana do município de Nova Andradina, Estado de Mato Grosso do Sul, que passa a ter a seguinte denominação “RUA CASSIANA PEREIRA SANTANA”, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -429,67 +429,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2433/parecer_283-2023_nome_abrahao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_285-2023_pl_34_nome_rua.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2437/parecer_287-2023_pl_38_nome_rua_3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2433/parecer_283-2023_nome_abrahao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_285-2023_pl_34_nome_rua.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2437/parecer_287-2023_pl_38_nome_rua_3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>