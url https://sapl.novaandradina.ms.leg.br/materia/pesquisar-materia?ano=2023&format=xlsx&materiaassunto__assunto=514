--- v0 (2025-12-20)
+++ v1 (2026-04-08)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, Reiterando a Indicação nº 415/2021 solicitando que sejam tomadas providências de Reorganização Viária nas Ruas dos distintos perímetros dos Bairros Celina Gonçalves – “Rua Vera Lúcia Pigari Baptista”, Bairro Almesinda Costa Souza, “Rua Lourenço Pereira Lopes” e Bairro Randolfo Jareta, “Rua Timóteo dos Santos José” Paralelas à Avenida Onofre Batista de Oliveira, tomando as possíveis conjunturas:_x000D_
 a)	Via de mão dupla para única;_x000D_
 b)	Retornos nos canteiros centrais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -407,67 +407,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>