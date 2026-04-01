--- v0 (2025-10-17)
+++ v1 (2026-04-01)
@@ -51,314 +51,314 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>GABRIELA DELGADO - MDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2197/requerimento_53_-_gabriela_marcia_e_joao_dan.pdf</t>
+    <t>GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2197/requerimento_53_-_gabriela_marcia_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUERE A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Meio Ambiente e Desenvolvimento, Sra. JULIANA LOPES, requerendo as seguintes informações referentes Coleta e Tratamento do lixo em nosso município. _x000D_
 A.	A empresa contratada para coleta e tratamento do lixo em nosso município está conseguindo suprir a demanda da coleta do mesmo apenas com um caminhão?_x000D_
 B.	 Teria hoje a necessidade da empresa responsável pela coleta disponibilizar mais um caminhão para a realização da mesma?</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>GABRIELA DELGADO - MDB, DEILDO PISCINEIRO - PSDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_58_-_gabriela_deildo_e_subscritos.pdf</t>
+    <t>GABRIELA DELGADO, DEILDO PISCINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_58_-_gabriela_deildo_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Os/As Vereadores/as a esta subscrevem nos termos regimentais vigentes depois de ouvido o Plenário REQUEREM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, requerendo as seguintes informações referentes coleta e ao Tratamento do lixo no município de Nova Andradina-MS:</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>DR. SANDRO - MDB, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO - PSDB, GABRIELA DELGADO - MDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf</t>
+    <t>DR. SANDRO - MDB, ARION AISLAN DE SOUSA - PL, DEILDO PISCINEIRO, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, REQUER À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, requerendo as seguintes informações referente ao Tratamento de Lixo em nosso município:_x000D_
 a)	Cópia integral do procedimento licitatório (inclusive aditivos e respectivas justificativas, planilhas em que se fundaram preços e posteriores majorações) que resultou na contratação da empresa que prestas serviços de tratamento de lixo em Nova Andradina._x000D_
 b)	Demonstrativo detalhado dos custos dos serviços e sua evolução ao longo do contrato.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>MÁRCIA LOBO - PODE</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2418/requerimento_79_-_marcia_1.pdf</t>
+    <t>MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2418/requerimento_79_-_marcia_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, solicitando informações sobre o descarte das lâmpadas provenientes da iluminação pública, visto que houve a substituição das lâmpadas comuns pelas lâmpadas  de tecnologia Led em todo o município._x000D_
 a)	Qual foi o destino das lâmpadas inservíveis?_x000D_
 b)	A SEMDI acompanhou o descarte?</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO - PODE</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_134_cida.pdf</t>
+    <t>CIDA DO ZÉ BUGRE - PODE, MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_134_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. JOSÉ GILBERTO GARCIA e à Secretária Municipal de Meio Ambiente e_x000D_
 Desenvolvimento, Sra. JULIANA LOPES, solicitando, dentro do prazo legal, encaminhar a esta Casa as seguintes informações referentes ao número de nascentes aquíferas existentes no município, bem como o mapeamento e a localização dessas nascentes._x000D_
 1. Quantas nascentes aquíferas existem no município de Nova Andradina, MS?_x000D_
 2. Existe algum mapeamento ou registro das localizações dessas nascentes?_x000D_
 3. Quais são as medidas adotadas pelo município para a preservação e proteção dessas nascentes?_x000D_
 4. Existe algum programa ou campanha de conscientização ambiental voltado para a preservação das nascentes aquíferas?_x000D_
 5. O município fornece apoio ou incentivo para o plantio de árvores nativas em torno das nascentes? Se sim, como posso participar desse programa?_x000D_
 6. Quais são as ações planejadas ou em andamento para combater as mudanças climáticas e minimizar os impactos no meio ambiente em Nova Andradina, especialmente nas áreas rurais?</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO - MDB, MÁRCIA LOBO - PODE</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_147_-_cida.pdf</t>
+    <t>CIDA DO ZÉ BUGRE - PODE, GABRIELA DELGADO, MÁRCIA LOBO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_147_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal, Sr. JOSÉ GILBERTO GARCIA e a Secretaria Municipal de Meio Ambiente e_x000D_
 Desenvolvimento, Sra. JULIANA LOPES, solicitando, dentro do prazo legal, encaminhar a esta Casa as seguintes informações referentes informações sobre o descarte de lixo reciclável e resíduos sólidos em nossa cidade: _x000D_
 1.	Qual é o calendário de coleta de resíduos recicláveis?’_x000D_
 2.	Existem locais de coleta seletiva disponíveis para a população? Quais os endereços desses pontos?_x000D_
 3.	Quais são os procedimentos adotados pela Secretaria do Meio Ambiente para garantir que os resíduos sólidos sejam descartados de forma adequada? _x000D_
 4.	Como é feita a gestão dos aterros sanitários ou locais de disposição de resíduos em Nova Andradina? Há planos para melhoria?_x000D_
 5.	Há campanhas de educação ambiental em andamento?_x000D_
 6.	Como a Secretaria do Meio Ambiente está lidando com o descarte irregular de lixo? Existem medidas de fiscalização em vigor? Quais são as penalidades aplicadas aos infratores?_x000D_
 7.	Quais ações ou programas a Secretaria planeja para aprimorar a gestão do descarte de lixo no município?_x000D_
 8.	Solicito, também, a disponibilização de dados e relatórios sobre o tema.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_07_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_07_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Meio Ambiente e Desenvolvimento, Sr. HERNANDES ORTIZ, indicando a aquisição de 1 (um) caminhão para coleta seletiva de Nova Andradina e Nova Casa Verde.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL, a o Secretário Municipal de Meio Ambiente e Desenvolvimento integrado, SRA JULIANA LOPES,  e ao Secretário Municipal de Infraestrutura, SR. JÚLIO CÉSAR CASTRO MARQUES, reiterando a indicação 577/2021, solicitando que seja realizado um estudo para um projeto, para tornar a represa Córrego do Burro – Assentamento Teijin, em um Balneário Municipal de Lazer.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>MÁRCIA LOBO - PODE, GABRIELA DELGADO - MDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_144_-_marcia_lobo_e_gabriela.pdf</t>
+    <t>MÁRCIA LOBO, GABRIELA DELGADO</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_144_-_marcia_lobo_e_gabriela.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado Sra. JULIANA LOPES, ao Superintendente Regional do DNIT no estado de Mato Grosso do Sul, Sr. EURO NUNES VARANIS JUNIOR, ao Deputado Licenciado e Titular da Secretaria de Governo de MS, Sr. PEDRO ARLEI CARAVINA e ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL solicitando estudo para criação de vários corredores faunísticos e recuo das matas as margens na rodovia MS 134.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2139/ind_150_-_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2139/ind_150_-_sandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, reiterando Indicação 140/2021, solicitando estudos para isentar a taxa do lixo comum das empresas que já pagam a taxa do lixo hospitalar.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO CORRÊA RIEDEL, ao Secretário Estadual de Meio Ambiente, Desenvolvimento, Ciência, Tecnologia e Inovação, Sr. JAIME ELIAS VERRUCK, ao Deputado Estadual, Sr. ROBERTO RAZUK FILHO e ao Diretor-Presidente da AGRAER, WASHINGTON WILLEMAN DE SOUZA, solicitando a reforma do prédio da AGRAER (Agência de Desenvolvimento Agrário e Extensão Rural), situado à Rua Melvin Jones, 1432 - Centro, Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_234_-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_234_-_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado (SEMDI), Sra. JULIANA LOPES, indicando a instalação de lixeiras de coleta seletiva nas escolas e creches municipais e a realização de campanha de conscientização do descarte correto do lixo.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_242_-_marcia.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_242_-_marcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES, indicando a realização de campanha de coleta de óleo de cozinha usado.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>DEILDO PISCINEIRO - PSDB, JOÃO DAN - PDT, JOSENILDO CEARÁ - PT</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf</t>
+    <t>DEILDO PISCINEIRO, JOÃO DAN - PDT, JOSENILDO CEARÁ</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, a Senadora Soraya Vieira Thronicke ao Deputado Estadual, Sr. ZECA DO PT, ao Secretário de Estado de Infraestrutura e Logística, Sr. Hélio Peluffo Filho, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, e a Secretaria Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES,  solicitando que sejam disponibilizados recursos para Pavimentação asfáltica das Linhas principais dos Assentamentos Teijin, Santa Olga e São João no município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>ALEMÃO DA SEMENTE - PSDB</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_375_-_alemao.pdf</t>
+    <t>ALEMÃO DA SEMENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_375_-_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES e ao Diretor Regional da AGESUL, Sr. HUMBERTO HENRIQUE TEIXEIRA SALES, solicitando que de acordo com o Ofício 001/2023 (Anexo – com fotos), oriundo do Munícipe, Sr. Edicarlos Luiz Ferreira, residente e domiciliado à Chácara Tropical, na MS 473, cerca de 2.600 metros do perímetro urbano, que os órgãos competentes possam tomar providências referentes ao Impacto Ambiental e material causado na propriedade do solicitante com a Implantação da Pavimentação Asfáltica na MS – 473.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/ind_489_arion.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/ind_489_arion.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr.  Prefeito Municipal, JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Planejamento e Administração, Sr. VALTER VALENTIN PINTO, ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS, e a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. Juliana Lopes, reiterando a indicação 266/2021, solicitando que seja viabilizado projeto de Usina Municipal de Energia Solar Fotovoltaica, onde o projeto possa obter a captação de recursos para implantação do mesmo através de linhas de financiamento em instituições bancárias vinculadas a União, com o propósito de geração de energia e compensação nas contas dos órgãos públicos municipais e Hospital Regional de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_506_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_506_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal de Nova Andradina-MS, Sr. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Meio Ambiente e Desenvolvimento Integrado, Sra. JULIANA LOPES e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATOS, solicitando que seja feito um estudo para a implementação do Programa de Fomento à Agricultura Familiar no âmbito do Município de Nova Andradina, com o objetivo de promover o desenvolvimento sustentável, a diversificação da produção e a geração de renda para as pequenas e médias propriedades da região.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -665,67 +665,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2197/requerimento_53_-_gabriela_marcia_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_58_-_gabriela_deildo_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2418/requerimento_79_-_marcia_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_134_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_147_-_cida.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_07_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_144_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2139/ind_150_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_234_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_242_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_375_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/ind_489_arion.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_506_-_cida.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2197/requerimento_53_-_gabriela_marcia_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_58_-_gabriela_deildo_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2246/requerimento_64_-_sandro_arion_deildo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2418/requerimento_79_-_marcia_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2810/requerimento_134_cida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_147_-_cida.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_07_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1976/ind_68_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_144_-_marcia_lobo_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2139/ind_150_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_166_-_cida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_234_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_242_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_263_-_deildo_josenildo_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_375_-_alemao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2901/ind_489_arion.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_506_-_cida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="92.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>