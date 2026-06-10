--- v0 (2026-02-28)
+++ v1 (2026-06-10)
@@ -54,115 +54,115 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CIDA DO ZÉ BUGRE - PODE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, que seja viabilizado estudos técnicos para a mudança no sentido de tráfego, passando assim a ser mão única em toda a sua extensão a Rua Sérgio Tibúrcio dos Santos e na Rua Eraclides Simões, no Trecho especificamente em frente a Praça do Bairro Durval Andrade Filho ( Morada do Sol).</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>ARION AISLAN DE SOUSA - PL, ALEMÃO DA SEMENTE, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_132_-_arion_e_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_132_-_arion_e_subscritos.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 _x000D_
 Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, reiterando a indicação Nº 326/2021, solicitando estudos e se possível a implantação de mão única em todas as ruas do quadrante principal da cidade de Nova Andradina-MS, entre as Ruas André Loyer, Espírito Santo, Pastor Júlio Ferreira de Alencar e Antônio Duarte.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_135_-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_135_-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitar um estudo para implantação de mão única na rua José Gomes da Rocha entre as Ruas Santa Lúcia e Rua Juscelino Kubitschek de Oliveira, visto que nessa quadra se localiza as portarias dos condomínios Maria Augusta de Oliveira e Zulmira César de Oliveira, também conhecido como condomínio “O Bom Menino”.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES, ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL e ao Diretor do Departamento Municipal de Trânsito (DEMTRAN), Sr. JOSÉ AUGUSTO DA SILVA SOBRINHO, Reiterando a Indicação nº 415/2021 solicitando que sejam tomadas providências de Reorganização Viária nas Ruas dos distintos perímetros dos Bairros Celina Gonçalves – “Rua Vera Lúcia Pigari Baptista”, Bairro Almesinda Costa Souza, “Rua Lourenço Pereira Lopes” e Bairro Randolfo Jareta, “Rua Timóteo dos Santos José” Paralelas à Avenida Onofre Batista de Oliveira, tomando as possíveis conjunturas:_x000D_
 a)	Via de mão dupla para única;_x000D_
 b)	Retornos nos canteiros centrais</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE, ARION AISLAN DE SOUSA - PL, CIDA DO ZÉ BUGRE - PODE, DEILDO PISCINEIRO, DR. SANDRO - MDB, FABIO ZANATA, GABRIELA DELGADO, JOÃO DAN - PDT, JOSENILDO CEARÁ, LEANDRO FERREIRA LUIZ FEDOSSI, MÁRCIA LOBO, PEDRO SOARES - REPUBLICANOS, WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_261_-_vereadores_subscritos.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_261_-_vereadores_subscritos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando que seja averiguado estudo com a finalidade de implantar Mão Única, nos trechos abaixo descritos:_x000D_
 - Rua Vearni Castro, trecho compreendido entre a Rua Redentor e a Rua José Bernardes da Silveira;_x000D_
 - Rua João de Lima Paes, trecho compreendido entre a Rua São José e a Avenida Ivinhema;_x000D_
 - Rua Redentor, trecho compreendido entre a Rua João de Lima Paes e a Avenida José Heitor de Almeida Camargo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -472,67 +472,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_132_-_arion_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_135_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_261_-_vereadores_subscritos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1901/ind_28_-_cida.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_132_-_arion_e_subscritos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_135_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2160/ind_160-_deildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_261_-_vereadores_subscritos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>