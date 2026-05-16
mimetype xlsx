--- v0 (2025-12-21)
+++ v1 (2026-05-16)
@@ -54,400 +54,400 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>MÁRCIA LOBO, ARION AISLAN DE SOUSA - PL</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_84_-_marcia_lobo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_84_-_marcia_lobo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário REQUER A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Finanças e Gestão, Sr. EMERSON NANTES DE MATTOS, solicitando informações sobre a regularização fundiária no Distrito de Nova Casa Verde:_x000D_
 _x000D_
 a)	A relação dos imóveis que estão sendo indenizados com a regularização fundiária em Nova Casa Verde._x000D_
 b)	A lista das notificações de inadimplências. _x000D_
 c)	Relatório das notificações de inadimplências._x000D_
 d)	Relatório com os valores das dívidas acumuladas até o presente. _x000D_
 * enviar documentos comprobatórios</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2578/requerimento_93_-_gabriela_e_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2578/requerimento_93_-_gabriela_e_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, REQUEREM A MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉZAR CASTRO MARQUES, requerendo informações referentes a ampliação da iluminação pública na Rua Santa Catarina(local onde foi realizado o prolongamento do asfalto), no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, MÁRCIA LOBO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido _x000D_
 o Plenário, REQUEREM À MESA, que seja encaminhado expediente ao Prefeito Municipal, _x000D_
 SR. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO _x000D_
 CÉSAR CASTRO MARQUES, solicitando informações sobre a construção das casas_x000D_
 populares no Distrito de Nova Casa Verde, município de Nova Andradina – MS:_x000D_
 a) Qual motivo foi apenas realizado a terraplanagem dos terrenos em que deverão ser _x000D_
 construídas as casas sem haver continuidade para a construção das casas?_x000D_
 b) Essa é uma obra com verbas de recurso próprio do município, do Estado de Mato _x000D_
 Grosso do Sul ou Federal? Explicar_x000D_
 c) Existe perspectiva para iniciarem as obras de construção dessas casas populares?</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1864/ind_01_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1864/ind_01_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao gerente regional da Sanesul, SR. JAIR RIBEIRO, solicitando que providencie a ligação de água e torneiras para a Arena Esportiva de Nova Casa Verde para o uso dos moradores que ali que frequentam.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1885/ind_17_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1885/ind_17_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e a Secretária Municipal de Educação, Cultura e Esporte, SRA. GIULIANA MASCULI POKRYWIECKI, reiterando a indicação 036/2017 solicitando que providencie a instalação de uma CEINF (centro de educação infantil) no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, reiterando as indicações 025/2020 e 169/2022, solicitando que seja estendido o atendimento para 24 horas por dia no ESF de Nova Casa Verde, disponibilizando assim, 1 (um) médico e 1 (uma) enfermeira padrão para melhor gerir o plantão.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao Presidente do Sindicato Rural, SR. MARCUS VINICIUS GODOY GARCIA JUNIOR, solicitando o “Programa de Saúde do Homem e da Mulher Rural” do SENAR/MS no ESF de Nova Casa Verde para o mês de maio de 2024.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. HERNANDES ORTIZ, reiterando a indicação 379/2021, solicitando que sejam disponibilizados agentes da área da saúde para atender aos munícipes dos Assentamento Casa Verde.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_54_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_54_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Serviços Públicos, SR. ROBERTO GINELL, e a Secretária Municipal de Educação, Cultura e Esporte, SRA. GIULIANA MASCULI POKRYWIECKI,  solicita com urgência a disponibilização de um ônibus para os alunos de Nova Casa Verde, que se deslocam para Nova Andradina para estudar nas faculdades, escolas, cursos e APAE.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1978/ind_69_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1978/ind_69_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Sr. Deputado Estadual, Sr. RENATO CÂMARA, solicitando a intervenção junta ao Diretor Presidente da ENERGISA, Dr. MARCELO VINHAES MONTEIRO e ao Supervisor de Construção e Manutenção da ENERGISA de Nova Andradina, Sr. NEREU CORREIA, reiterando indicação nº 436/2018, para que seja feito um levantamento técnico afim de viabilizar a instalação de uma Subestação de Energia Elétrica no Distrito Nova Casa Verde do Município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>GABRIELA DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, a Secretária de Assistência Social do Município Sra. DELMA PRADO CAVALCANTE, e a à Secretária Municipal de Educação, Cultura e esportes, Sra. GIULIANA MASCULI POKRYWIECKI, reiterando a Indicação Nº 203/2022, solicitando que seja criado Evento Cultural Mensal rotativo nas praças dos bairros em nosso Município incluindo o Distrito de Casa Verde, englobando a Feira Mulheres de Atitude e Shows com cantores pratas da casa.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO e ao Secretário Municipal de Saúde, HERNANDES ORTIZ,  reitera a indicação 254/2020, solicitando que seja disponibilizando o atendimento médico nas sextas-feiras no ESF de Nova Casa Verde, tendo em vista, que o atendimento é apenas de segunda à quinta, (sendo o ESF, o único local de atendimento voltado a saúde em Nova Casa Verde e região dos assentamentos).</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>GABRIELA DELGADO, JOÃO DAN - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes depois de ter ouvido o Plenário, INDICAM A MESA DIRETORA, que seja encaminhado expediente ao Deputado Estadual, Sr. ROBERTO HASHIOKA, ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, solicitando ao Deputado Emenda Parlamentar no valor de R$ 200.000,00 (Duzentos Mil Reais), para a aquisição de Ambulância Semi UTI tipo A, para atender o Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA,  e ao Secretário Municipal de Saúde, Sr. HERNANDES ORTIZ, e ao comandante do 3° Subgrupamento de Bombeiros Militar Independente, SR. MAJOR PABLO DIEGO BARROS DE JESUS, solicitando que as ambulâncias de Nova Casa Verde fiquem estacionadas na nova base do quartel do corpo de bombeiros no Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>JOÃO DAN - PDT, ALEMÃO DA SEMENTE, FABIO ZANATA, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA que seja encaminhado expediente ao Governador do Estado, SR. EDUARDO RIEDEL, e ao Secretário de Estado de Saúde, SR. MAURICIO SIMÕES CORRÊA, com cópia ao Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, SR. HERNANDES ORTIZ, REITERANDO a indicação 116/2021, solicitando que seja disponibilizado o Serviço de atendimento Médico de Urgência – SAMU para Nova Casa Verde.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Governador do Estado de Mato Grosso do Sul, Sr. EDUARDO RIEDEL, ao Secretário de Estado de Justiça e Segurança Pública, Sr. ANTONIO CARLOS VIDEIRA, solicitando uma viatura com xadrez destinada ao Núcleo Urbano de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao  Prefeito Municipal, SR. JOSÉ GILBERTO GARCIA, a Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, ao FUNAC, SRA. ANALÚCIA VASCONCELOS e ao Subprefeito de Nova Casa Verde, SR. WILSON CLEMENTINO GONÇALVES, solicitando a contratação de cantores com destaque nacional para realização do evento no show de réveillon a ser realizado em Nova Casa Verde nessa virada de ano de 2023.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_290_-_deildo_gabriela_alemao_e_joao_dan.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_290_-_deildo_gabriela_alemao_e_joao_dan.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando estudo técnico para viabilizar a “Pintura de Meio Fio em Cor Amarela” em frente a Escola Estadual Luiz Carlos Sampaio, Escola Municipal Luis Claudio Josué, no Distrito de Nova Casa Verde, município de Nova Andradina – MS.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>FABIO ZANATA, LEANDRO FERREIRA LUIZ FEDOSSI</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o Plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, e a secretária municipal de educação, cultura e esporte Sra. GIULIANA MASCULI POKRYWIEKI, solicitando que seja feita manutenção emergencial na quadra de futebol sintético, no distrito de Nova Casa Verde, haja vista que a mesma se encontra sem condições de uso, colocando em risco a integridade física de seus usuários.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/ind_468_gabi.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/ind_468_gabi.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Nova Andradina – MS._x000D_
 A Vereadora que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, à Secretária Municipal de Educação, Cultura e Esporte, Sra. GIULIANA MASCULI POKRYWIECKI, a Diretora da FUNAC, Sra. ANA LÚCIA VASCONCELOS, e a Presidente da Associação Comercial de Nova Andradina (ACINA), Sra. VANESSA ORTEGA FEITOSA, solicito a chegada do Papai Noel e decoração natalina, com pelo menos, uma estátua de Papai Noel para que os munícipes do Distrito de Nova Casa Verde possam tirar fotos no decorrer do mês de dezembro.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>ALEMÃO DA SEMENTE</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/ind_475_alemao.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/ind_475_alemao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Sr. JOSÉ GILBERTO GARCIA, com cópia ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL solicitando estudos para implantação de Ondulação Transversal à via na Avenida Dilson Casarotto, nas proximidades do nº. 208 (Em frente PETI – Programa de Erradicação do Trabalho Infantil) em ambos os lados da Via no Distrito de Nova Casa Verde, município de Nova Andradina-MS.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA e ao Secretário Municipal de Saúde, Sr. HERNANDEZ ORTIZ, solicitando estudos para viabilização de atendimento pediátrico no ESF do Distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/ind_481_-_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/ind_481_-_deildo.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, depois de ouvido o plenário, INDICA Á MESA, que seja encaminhado expediente ao Sr. JOSÉ GILBERTO GARCIA, e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINEL, solicitando a instalação de lixeiras na Avenida Dilson Casarotto e em pontos estratégicos, no Distrito de Nova Casa Verde, município de Nova Andradina.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>WILSON ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, depois de ouvido o Plenário, INDICA À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JULIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de estacionamento no canteiro central da Avenida Dílson Casarotto, no distrito de Nova Casa Verde.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>DEILDO PISCINEIRO, DR. SANDRO - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf</t>
+    <t>http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem nos termos regimentais vigentes, depois de ouvido o plenário, INDICAM À MESA DIRETORA, que seja encaminhado expediente ao Prefeito Municipal, Sr. JOSÉ GILBERTO GARCIA, ao Secretário Municipal de Infraestrutura, Sr. JÚLIO CÉSAR CASTRO MARQUES e ao Secretário Municipal de Serviços Públicos, Sr. ROBERTO GINELL, solicitando a construção de Cemitério no Distrito de Nova Casa Verde, município de Nova Andradina-MS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -754,67 +754,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_84_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2578/requerimento_93_-_gabriela_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1864/ind_01_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1885/ind_17_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_54_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1978/ind_69_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_290_-_deildo_gabriela_alemao_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/ind_468_gabi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/ind_475_alemao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/ind_481_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_84_-_marcia_lobo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2578/requerimento_93_-_gabriela_e_deildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_157_-deildo_e_marcia_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1864/ind_01_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1885/ind_17_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_23_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_36_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1914/ind_37_-_joao_danleandro_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_54_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1978/ind_69_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_83_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2008/ind_89_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2162/ind_162_-_gabriela_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2173/ind_168_-_joao_dan_-_vai_entrar_dia_09-05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2180/ind_174_-_joao_dan_leandro_fabio_e_alemao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2195/ind_184_-_sandro_hoici.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2413/ind_289_-_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_290_-_deildo_gabriela_alemao_e_joao_dan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2808/ind_463_fabio_leandro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2821/ind_468_gabi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2829/ind_475_alemao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2856/ind_479_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2859/ind_481_-_deildo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_490_wilson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaandradina.ms.leg.br/media/sapl/public/materialegislativa/2023/2940/ind_504_deildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="79.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>